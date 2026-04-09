--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -106,304 +106,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban settings with porous buildings – insights from a fine-scale hydraulic-economic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brémond</w:t>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-247-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443707v1</w:t>
+                <w:t xml:space="preserve">hal-04551801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban settings with porous buildings – insights from a fine-scale hydraulic-economic model</w:t>
+                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Choley</w:t>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 385, pp.247-252. </w:t>
+              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.183-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-247-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551801v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based flood damage modelling relying on expert knowledge: a methodological contribution applied to the agricultural sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -649,64 +649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (10), pp.3057 - 3084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -874,964 +874,964 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic assessment of precautionary measures against floods: insights from a non-contextual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richert</w:t>
+                <w:t xml:space="preserve">H. Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (11), pp.2525-2539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-19-2525-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for local adaptation when governance scales overlap: evidence from Languedoc, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Therville</w:t>
+                <w:t xml:space="preserve">Ute Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Brady</w:t>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (7), pp.1865-1877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-018-1427-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of flood management policies on individual adaptation actions: Insights from a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 165, pp.106387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02189117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer une &amp;quot; éthique préventive &amp;quot; dans le processus de relèvement post-catastrophe : résilience, adaptation et &amp;quot; reconstruction préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Vinet</w:t>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5-6, pp.11-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2018046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking sources of uncertainty in flood damage modelling: a case study on the cost-benefit analysis of a flood mitigation project in the Orb Delta, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.161-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfr3.12068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politique du vivre avec un fleuve et ses débordements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
+                <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), n.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.15057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional fit versus politics of scale in the governance of floodplain retention capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guerrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 519 (C), pp.2405-2414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spatial sensitivity analysis of a model for economic appraisal of flood risk management policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (60), pp.153-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review Article: Economic evaluation of flood damage to agriculture – review and analysis of existing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1850,1431 +1850,1431 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, pp.2493 - 2512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-13-2493-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of support effects in spatial variance-based sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (8), pp.945-958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11004-012-9406-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of provisioning services of the Ga-Mampa wetland, South Africa, to local livelihoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Adekola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Adekola</w:t>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Morardet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biodiversity Science Ecosystem Services and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (3), pp.248-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21513732.2012.671191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité globale d'un modèle spatialisé pour l'évaluation économique du risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saint-Geours</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 152 (1), p. 24 - p. 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité d'une analyse coût-bénéfice - Enseignements pour l'évaluation des projets d'atténuation des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.95-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-sharing policies in the context of the French Flood Prevention Action Programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+                <w:t xml:space="preserve">R. Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (2), p. 363 - p. 369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des inondations par ralentissement dynamique : principe et recommandations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une analyse coût-bénéfice spatialisée de la protection contre des inondations. Application de la méthode des dommages évités à la basse vallée de l'Orb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Poulard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lescoulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26, pp.5-24</w:t>
+              <w:t xml:space="preserve">, 2008, 53, p. 3 - p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591939v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse coût-bénéfice spatialisée de la protection contre des inondations. Application de la méthode des dommages évités à la basse vallée de l'Orb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53, p. 3 - p. 20</w:t>
+              <w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602482v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Prévention des inondations par ralentissement dynamique : principe et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Degoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t>
+              <w:t xml:space="preserve">, 2008, 26, pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591950v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluations économiques de la réduction du risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'inondation : une notion probabiliste complexe pour le citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gendreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+                <w:t xml:space="preserve">R. Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34, p. 17 - p. 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation du public à la gestion préventive des inondations : utilisation d'une échelle de crue pour l'estimation des consentements à payer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, spécial Risques naturels et aménagement du territoire, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion préventive des inondations : quels outils économiques pour l'aide à la décision ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29, p. 27 - p. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3284,6562 +3284,6562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Aubry</w:t>
+                <w:t xml:space="preserve">Gilles Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Domeneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of coupling hydraulic and economic models at the building scale for assessing flood adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flood scenarios sampling effect on annualised flood damage estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.IAHS2022-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681642v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a hidden profession reveal hidden processes and what are the implications for flood damage assessment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
+                <w:t xml:space="preserve">Monetary evaluation of the psychological impacts of floods: Lessons from the application of a French methodology for cost-benefit analysis to the Or catchment area (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouche</w:t>
+                <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reine Tarrit</w:t>
+                <w:t xml:space="preserve">Paul Guéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3677⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663000v1</w:t>
+                <w:t xml:space="preserve">hal-03686584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary evaluation of the psychological impacts of floods: Lessons from the application of a French methodology for cost-benefit analysis to the Or catchment area (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Guéro</w:t>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4114⟩</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686584v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+                <w:t xml:space="preserve">DEUFI Project for Accurate Urban Flood Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Hossard</w:t>
+                <w:t xml:space="preserve">Bruno Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Graveline</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t>
+              <w:t xml:space="preserve">39. International Association for Hydro-environment Engineering and Research World Congress (IAHR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Hydro-environment Engineering and Research (IAHR), Jun 2022, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X20221305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662974v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood scenarios sampling effect on annualised flood damage estimation</w:t>
+                <w:t xml:space="preserve">Urbanisation in flood-prone areas, hydraulic infrastructures and economic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04006613v1</w:t>
+                <w:t xml:space="preserve">hal-03763583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEUFI Project for Accurate Urban Flood Risk Assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. International Association for Hydro-environment Engineering and Research World Congress (IAHR 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X20221305⟩</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847258v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban context: Coupling hydraulic and economic models for a fine scale damage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-71⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814878v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation in flood-prone areas, hydraulic infrastructures and economic evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does a hidden profession reveal hidden processes and what are the implications for flood damage assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Vienna, Australia. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3600⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763583v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban context: Coupling hydraulic and economic models for a fine scale damage assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623946v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do long term field surveys tell us about the economic impacts of flooding on agricultural activities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garcia</w:t>
+                <w:t xml:space="preserve">Loïc Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. pp.9985, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of flood damage models: lessons learnt and future challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of flood-induced individual businesses' financial distress over complex cooperative productive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/floodrisk2020.9.15⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382834v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flood-induced individual businesses' financial distress over complex cooperative productive systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparative analysis of flood damage models: lessons learnt and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ballio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Domeneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10226⟩</w:t>
+              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.null-null, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/floodrisk2020.9.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174969v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arnaud</w:t>
+                <w:t xml:space="preserve">D. Roux Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roux Michollet</w:t>
+                <w:t xml:space="preserve">A. Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Antonio</w:t>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience et fabrique territoriale des risques. Perspectives croisées à partir de trois programmes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rebotier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.404-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What would a flood cost to your home? Hazard-asset spatial overlays and induced uncertainty in natural risk assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Accuracy 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISARA, Jul 2014, East Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazard-asset spatial overlays and induced uncertainty in natural risk assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saint Geours</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accuracy 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lansing, MI, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood level spatial uncertainty simulation from expert knowledge: methods, limits and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facets of Uncertainty 2013: 5th EGU Leonardo Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kos Island, Greece. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which amount of flood damage neglect assessment methods if they do not consider farm recovery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance-based global sensitivity analysis of a spatially distributed model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saint-Geours</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of spatial models using geostatistical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences at the Crossroads of Theory and Practice - IAMG 2011 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Salzburg, Austria. pp.178-189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5242/iamg.2011.0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood risk mapping and scaling. Ranking sources of uncertainties with variance based global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flood Risk 2012. The second European Conference on Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account recovery to assess vulnerability: application to farms exposed to flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood damage maps: ranking sources of uncertainty with variance-based sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance-based global sensitivity analysis of a spatially distributed model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saint-Geours</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réassurance des catastrophes naturelles et dynamique de population en zone inondable : simulation exploratoire de politiques de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of a model for economic assesment of flood risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Gammarth, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés des indices de sensibilité de Sobol pour un modèle à entrées et sorties spatialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saint-Geours</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR MASCOT NUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Villard-de-Lans, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône et ses références en cas de transfert d'exposition aux inondations. Une approche politique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Des outils en appui aux gestionnaires des inondations : méthodes d'évaluation économiques et implication des habitants. Application à la gestion des inondations sur la basse vallée de l'Orb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude inter-ZA (Zone Atelier Loire-Zone Atelier Bassin du Rhône)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Blois</w:t>
+              <w:t xml:space="preserve">OPDE 2010 Outils pour Décider Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595035v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils en appui aux gestionnaires des inondations : méthodes d'évaluation économiques et implication des habitants. Application à la gestion des inondations sur la basse vallée de l'Orb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Is there room to optimise the use of geostatistical simulations for sensitivity analysis of spatial models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Richard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2010 Outils pour Décider Ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. - p</w:t>
+              <w:t xml:space="preserve">Accuracy2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637473v1</w:t>
+                <w:t xml:space="preserve">hal-02593405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a systemic modelling of farm vulnerability and classical methods to appraise flood damage on agricultural activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Biennal Conference of the International Society for Ecological Economics (ISEE) Advancing Sustainability in a Time of Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Bremen, Germany. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there room to optimise the use of geostatistical simulations for sensitivity analysis of spatial models?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
+                <w:t xml:space="preserve">Latin Hypercube Sampling of Gaussian random field for Sobol' global sensitivity analysis of models with spatial inputs and scalar output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Lavergne</w:t>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.34</w:t>
+              <w:t xml:space="preserve">Accuracy 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593405v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latin Hypercube Sampling of Gaussian random field for Sobol' global sensitivity analysis of models with spatial inputs and scalar output</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+                <w:t xml:space="preserve">Le Rhône et ses références en cas de transfert d'exposition aux inondations. Une approche politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.81-84</w:t>
+              <w:t xml:space="preserve">Journées d'étude inter-ZA (Zone Atelier Loire-Zone Atelier Bassin du Rhône)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Blois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470529v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la vulnérabilité des exploitations agricoles face aux inondations pour l'évaluation économique de projets</w:t>
+                <w:t xml:space="preserve">Modélisation conceptuelle UML de la vulnérabilité des exploitations agricoles aux inondations. Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisque .L'apport de la modélisation dans la connaissance et la gestion des risques naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MASHS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593240v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique des inondations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modelling farm vulnerability to flooding: towards the appraisal of vulnerability mitigation policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risque Inondation : Quels défis pour la recherche en appui à l'action publique ? MEEDDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">2009 EAAE PhD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Giessen, Germany. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593244v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation conceptuelle UML de la vulnérabilité des exploitations agricoles aux inondations. Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
+                <w:t xml:space="preserve">Caractérisation des stratégies de gestion pour la modélisation de la vulnérabilité des exploitations agricoles aux inondations : Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593241v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling farm vulnerability to flooding: towards the appraisal of vulnerability mitigation policies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Évaluation économique des inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 EAAE PhD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Giessen, Germany. 15 p</w:t>
+              <w:t xml:space="preserve">Risque Inondation : Quels défis pour la recherche en appui à l'action publique ? MEEDDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553472v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des stratégies de gestion pour la modélisation de la vulnérabilité des exploitations agricoles aux inondations : Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
+                <w:t xml:space="preserve">Modéliser la vulnérabilité des exploitations agricoles face aux inondations pour l'évaluation économique de projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 17 p</w:t>
+              <w:t xml:space="preserve">Géorisque .L'apport de la modélisation dans la connaissance et la gestion des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575822v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Thoyer</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
+              <w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590826v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+                <w:t xml:space="preserve">The economic and livelihood value of provisioning services of the Ga-Mampa wetland, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Adekola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816621v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing agriculture vulnerability for economic appraisal of flood management policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Flood Defence: Managing Flood Risk, Reliability and Vulnerability (ISFD4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toronto, Canada. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic and livelihood value of provisioning services of the Ga-Mampa wetland, South Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Conceptualisation de la vulnérabilité des exploitations agricoles face au risque d'inondation dans le cadre de l'évaluation économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 24 p</w:t>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468552v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisation de la vulnérabilité des exploitations agricoles face au risque d'inondation dans le cadre de l'évaluation économique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bauduceau</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.12</w:t>
+              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591439v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des évaluations socio-économiques des instruments de prévention des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Application de l'analyse coûts-bénéfices aux risques naturels", Ministère de l'Ecologie et AFPCNn Paris (FRA), 7 mars 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dupont</w:t>
+                <w:t xml:space="preserve">I. Ganzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. van Tilbeurgh</w:t>
+                <w:t xml:space="preserve">J. Valy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quesseveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Risques environnement et/ou changement climatique : Quelle réponse sociale ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Value and Livelihood Dependence on the Ga-Mampa Wetland, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Adekola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Adekola</w:t>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Groot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th WATERNET/WARFSA/GWP-SA Symposium IWRM - From Concept to Practice, Lusaka, ZMB, 31 October-2 November 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIGECORIS : un simulateur pour explorer des modalités de gestion préventive des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Interactions Nature-Société : analyses et modèles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents et modalités de gestion des risques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydro-socio-economic implications for water management strategies: the case of Roussillon coastal aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Intercations nature-société, analyses et modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur la gestion des grands aquifères, 150è anniversaire de la loi de Darcy, 50ème anniversaire de l'AIH (Association Internationale des Hydrogéologues)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dijon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638462v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-socio-economic implications for water management strategies: the case of Roussillon coastal aquifer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multi-agents et modalités de gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur la gestion des grands aquifères, 150è anniversaire de la loi de Darcy, 50ème anniversaire de l'AIH (Association Internationale des Hydrogéologues)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Dijon, France. 9 p</w:t>
+              <w:t xml:space="preserve">Colloque international Intercations nature-société, analyses et modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468031v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing stakeholders for sustainable wetland management in the Limporo River Basin: The case of Ga-Mampa Wetland, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Darradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th WaterNet/WARFSA/GWP-SA Symposium, Lilongwe, MWI, 1-3 November 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir des stratégies de gestion efficace des aquifères côtiers menacés d'intrusion d'eau salée: une approche pluri-disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Water Resources Management and Challenges of the Sustainable Development, Marrakech, MAR, 23-25 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Marrakech, Maroc. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIGECORIS : Modélisation sur les inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Agent-Based Models for Economic Policy Design, ACEPOL05, Bielefeld, DEU, June 30-July 2 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigecoris : modelling on flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-based models for economic policy design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus décisionnel, responsabilité et acceptabilité du risque : les enjeux de la prise en compte des attentes des administrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Colloque National ORIANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et aménagement du territoire : des enjeux partagés avec la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Risques Pollutec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood-scale': A Procedure To Elicit Public Values In Flood Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Management II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Wessex, United Kingdom. pp.389-399, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/WRM030371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques naturels et environnement : un point de vue économique sur les décisions publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Environment and Identity in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Economics can help to guide decision making in flood risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envirosoft 2002" The Modelling and Management of Environmental Problems", 6-8 May 2002, Bergen, NOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bergen, Norway. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des inondations : une perspective économique d'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Eau et Economie, 27ème Journées de l'Hydraulique de la Société Hydrotechnique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'inondation : information et communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gendreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+                <w:t xml:space="preserve">R. Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre "Partager l'information géographique sur le risque d'inondation pour mieux le gérer", Paris, 4 novembre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion préventive des inondations : l'économie comme outil de concertation à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Risques et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9849,306 +9849,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-urban agriculture and climate: Thinking about resilient development pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAFRUA - International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France. 18 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of successive climatic events on a wine cooperative system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Panégos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10157,732 +10157,732 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of damage to agriculture due to storms: first recommendations to produce flood damage functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of flood damage: an application to the wine sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation 2015: the eleventh conference of the European Social Simulation Association. Groningen : ESSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la vulnérabilité des enjeux exposés aux inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité globale spatialisée : application à un outil d'évaluation économique du risque d'inondation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modelling vulnerability to flooding: a systemic approach on farms of the Rhône River Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR MASCOT-NUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Avignon, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">Deltas in Times of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rotterdam, Netherlands. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593960v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling vulnerability to flooding: a systemic approach on farms of the Rhône River Delta</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité globale spatialisée : application à un outil d'évaluation économique du risque d'inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deltas in Times of Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rotterdam, Netherlands. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">Journées du GDR MASCOT-NUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Avignon, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596258v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling farm vulnerability to flooding Towards the appraisal of adaptation policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10892,163 +10892,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d’une frise chrono-systémique pour l’OHM Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Aurélie Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+                <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO’2018 : Conférence internationale francophone Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018, Actes de Conférence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.16146.50887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11058,147 +11058,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les cours d'eau débordent : les inondations dans le bassin de la Vilaine du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. van Tilbeurgh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Valy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.267, 2012, 978-2-7535-1785-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11208,314 +11208,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Assessment of Flood Prevention Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods : risk management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.16, 2017, 9781785482694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode Inondabilité : appropriation par les hydrologues de la vulnérabilité dans le diagnostic sur le risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.244-255, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vulnérabilité de la parcelle à celle de l'exploitation agricole : un changement d'échelle nécessaire pour l'évaluation économique des projets de gestion des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et Environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 14 p., 2009, Sociologies et Environnement, 978-2-296-08132-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11525,297 +11525,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des dommages aux bâtiments en contexte d'inondation torrentielle. Adaptation de l'approche suisse EconoMe au contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR DEUFI (Détails de l'impact des inondations urbaines) : plus d’information sur l’impact des inondations urbaines en prenant en compte les échanges d’eau entre rues et bâti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - RiverLy; INSA Lyon; Hydrosciences Montpellier; Icube, 67000 Strasbourg; Cerema; Université de Liège; KICT; Artelia, 38130 Échirolles; UMR G-EAU (INRAE); LAGAM (LAboratoire de Géographie et d'Aménagement de Montpellier). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professions autour de l'adaptation face aux inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11823,192 +11823,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU). 2025, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur différentes métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU). 2024, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de l’AMC inondation au contexte du ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Paulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12016,100 +12016,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dommages des inondations aux activités économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Tarrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12117,73 +12117,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère chargé du développement durable; Inrae; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2024, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for damage assessment based on interior flood characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12192,73 +12192,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae Occitanie Montpellier, 2 place Pierre Viala, 34060 Montpellier. 2023, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the methodology for damage assessment based on interior flood characteristics to field cases studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12271,87 +12271,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae Occitanie Montpellier, 2 place Pierre Viala, 34060 Montpellier. 2023, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12359,221 +12359,221 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'observation des impacts des inondations - Rapport d'activité 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12582,384 +12582,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UMR G-EAU. 2022, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme pluri-annuel pour la Modélisation des Dommages aux Logements. Rapport d'avancement 2021</w:t>
+                <w:t xml:space="preserve">Évaluation monétaire des impacts psychologiques des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">INRAE UMR G-EAU. 2022</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068804v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation monétaire des impacts psychologiques des inondations</w:t>
+                <w:t xml:space="preserve">Programme pluri-annuel pour la Modélisation des Dommages aux Logements. Rapport d'avancement 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE UMR G-EAU. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547649v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Flash Floods Management Using Temporal Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Berthet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT/RR–2021–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dommages agricoles liés aux submersions marines - Préconisations pour l’adaptation des fonctions de dommages au contexte salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12968,4023 +12968,4023 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UMR G-EAU. 2020, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions relatives aux fonctions de dommages aux logements représentatives du parc français issues de floodam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2019, pp.37</w:t>
+              <w:t xml:space="preserve">irstea. 2019, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609300v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floodam: Modelling Flood Damage functions of buildings. Manual for floodam v1.0.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Richert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2019, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les entreprises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evaluation économique des PPRI du bassin versant de l'Argens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2019, pp.45</w:t>
+              <w:t xml:space="preserve">irstea. 2019, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609299v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des PPRI du bassin versant de l'Argens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Questions relatives aux fonctions de dommages aux logements représentatives du parc français issues de floodam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2019, pp.74</w:t>
+              <w:t xml:space="preserve">irstea. 2019, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609298v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis d'expertise sur l'analyse multicritères (AMC) des travaux de sécurisation de la digue de Saint-Laurent-du-Var - tronçon ZI : actions 7.3 de l'avenant au PAPI Var 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tarrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2018, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note méthodologique sur l'ACB « Inondation » : situation de référence en cas de confortement des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2018, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du PAPI Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2018, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les logements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du PAPI de la Baie de l'Aiguillon : étude hydraulique complémentaire à l'échelle de la Baie de l'Aiguillon et de l'estuaire de la Sèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boisgontier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2017, pp.159</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607353v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du PAPI de la Baie de l'Aiguillon : étude hydraulique complémentaire à l'échelle de la Baie de l'Aiguillon et de l'estuaire de la Sèvre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du Programme d'Actions pour la Prévention des Inondations (PAPI) des Côtiers des Maures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2017, pp.18</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609407v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du Programme d'Actions pour la Prévention des Inondations (PAPI) des Côtiers des Maures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Évaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les logements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2017, pp.29</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606792v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des territoires face à l'inondation : pour une approche préventive par l'adaptation post-évènement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours CGDD-IRSTEA sur la méthodologie appliquée à la réalisation des ACB du PAPI Gave de Pau Bigourdan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Lez-Mosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2015, pp.8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2015, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609409v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Lez-Mosson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Retours CGDD-IRSTEA sur la méthodologie appliquée à la réalisation des ACB du PAPI Gave de Pau Bigourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2015, pp.21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2015, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609408v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Nîmes-Cadereaux</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.15</w:t>
+                <w:t xml:space="preserve">Guide méthodologique pour la prise en compte des incertitudes dans les ACB appliquées aux projets de prévention du risque d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02609412v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations sur la rivière Vendée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dommages liés aux inondations sur les bâtiments : développement d'un outil informatique et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gontrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02609410v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour la prise en compte des incertitudes dans les ACB appliquées aux projets de prévention du risque d’inondation</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014</w:t>
+                <w:t xml:space="preserve">Dommages liés aux inondations sur les bâtiments : note informative en vue d'un travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gontrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2014, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01585625v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dommages liés aux inondations sur les bâtiments : développement d'un outil informatique et applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du bassin versant du Lay Aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.101</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02601063v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dommages liés aux inondations sur les bâtiments : note informative en vue d'un travail collaboratif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Note de synthèse. Etude comparative : résultats issus des travaux d'expert et résultats préliminaires de &amp;quot;FLOODAM-building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gontrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.15</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601062v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du bassin versant du Lay Aval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations sur la rivière Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609411v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse. Etude comparative : résultats issus des travaux d'expert et résultats préliminaires de &amp;quot;FLOODAM-building</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Nîmes-Cadereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2014, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02601060v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complément à l'avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI de La Bassée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Yzeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2013, pp.10</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2013, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609414v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Yzeron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations de la Bassée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2013, pp.16</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2013, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609415v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations de la Bassée</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2013, pp.14</w:t>
+                <w:t xml:space="preserve">Incertitudes dans les études ACB-DE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea; Agroparistech. 2013, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02609413v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes dans les études ACB-DE</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea; Agroparistech. 2013, pp.51</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Haute Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2013, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01523505v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Haute Zorn</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Incertitudes dans les études ACB-DE : guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2013, pp.9</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Länger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02600145v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes dans les études ACB-DE : guide méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dommages des inondations au secteur agricole : guide méthodologique et fonctions nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2013, pp.51</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609404v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dommages des inondations au secteur agricole : guide méthodologique et fonctions nationales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Complément à l'avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI de La Bassée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2013, pp.321</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2013, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02600061v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d'actions de prévention des inondations sur les bassins versants de l'Orb et du Libron. Compléments à l'étude ACB de 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Agenais</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2012, pp.72</w:t>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02600144v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600137v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609416v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice du projet de prolongement de la digue d'Anduze du PAPI du bassin versant des Gardons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600138v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice du projet de prolongement de la digue d'Anduze du PAPI du bassin versant des Gardons</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t>
+                <w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bauduceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600140v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600136v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Programme d'actions de prévention des inondations sur les bassins versants de l'Orb et du Libron. Compléments à l'étude ACB de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02600146v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EVA : Évaluation de la vulnérabilité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse coût bénéfice : annexes techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dupont</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Neron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2010, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du risque et évaluation économique de l'exposition aux inondations. Étude de deux territoires aux contextes hydrologiques différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préalable à l'analyse économique de la gestion des zones agricoles surinondées du bassin versant de la Touloubre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dupond</w:t>
+                <w:t xml:space="preserve">J. Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Agasse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Colbeaud-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude socio-économique des inondations sur le bassin versant de l'Orb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Germano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lescoulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.56 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de faisabilité de la monographie de la crue du Rhône de décembre 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pobanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2007, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque d'inondation et la prise de décision publique - Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience sur les PPR Inondation : la prise en compte des enjeux dans l'élaboration des PPRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Poinard</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2001, pp.112</w:t>
+                <w:t xml:space="preserve">B. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580156v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur les PPR Inondation : la prise en compte des enjeux dans l'élaboration des PPRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Le risque d'inondation et la prise de décision publique - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Poinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carpentier</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2001, pp.67</w:t>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579737v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion collective des inondations. Peut-on tenir compte de l'avis de la population dans la phase d'évaluation économique a priori ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Ecole nationale supérieure d'arts et métiers - ENSAM, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00420388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId376"/>
+      <w:footerReference w:type="default" r:id="rId374"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17131,51 +17131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Molinari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Scorzini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Arrighi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2997-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boisgontier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2525-2019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618017v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9406-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adekola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Groot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2012.671191" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavergne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duband" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Achard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3600" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ballio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.9.15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Langer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint Geours" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522917v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0172" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796071v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762006v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593405v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590457v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589976v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588627v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Darradi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Strat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586588v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638519v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637955v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM030371" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guichon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638683v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593960v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493184v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547649v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609300v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609309v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609299v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609298v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609406v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarrit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609403v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607353v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609409v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouchon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585625v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601063v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601062v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601060v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523505v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Langer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609404v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#228;nger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600152v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592227v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579737v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420388v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Molinari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Scorzini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Arrighi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2997-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boisgontier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2525-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618017v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9406-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adekola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Groot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2012.671191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duband" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Achard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-40" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3600" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ballio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.9.15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Langer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint Geours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0172" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470529v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Darradi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Strat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586588v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637955v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM030371" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guichon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609309v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609300v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609406v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarrit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607353v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607571v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609409v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouchon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601063v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601060v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Langer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#228;nger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579737v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420388v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>