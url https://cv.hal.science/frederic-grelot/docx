--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -3547,378 +3547,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood scenarios sampling effect on annualised flood damage estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monetary evaluation of the psychological impacts of floods: Lessons from the application of a French methodology for cost-benefit analysis to the Or catchment area (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dorchies</w:t>
+                <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-40⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006613v1</w:t>
+                <w:t xml:space="preserve">hal-03686584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary evaluation of the psychological impacts of floods: Lessons from the application of a French methodology for cost-benefit analysis to the Or catchment area (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Guéro</w:t>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4114⟩</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686584v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flood scenarios sampling effect on annualised flood damage estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Hossard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Graveline</w:t>
+                <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.IAHS2022-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662974v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEUFI Project for Accurate Urban Flood Risk Assessment</w:t>
               </w:r>
@@ -4032,222 +4032,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation in flood-prone areas, hydraulic infrastructures and economic evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienna, Australia. </w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763583v1</w:t>
+                <w:t xml:space="preserve">hal-03814878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urbanisation in flood-prone areas, hydraulic infrastructures and economic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814878v1</w:t>
+                <w:t xml:space="preserve">hal-03763583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood impact assessment in urban context: Coupling hydraulic and economic models for a fine scale damage assessment</w:t>
               </w:r>
@@ -4344,282 +4344,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a hidden profession reveal hidden processes and what are the implications for flood damage assessment?</w:t>
+                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valériane Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663000v1</w:t>
+                <w:t xml:space="preserve">hal-03681642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
+                <w:t xml:space="preserve">How does a hidden profession reveal hidden processes and what are the implications for flood damage assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Tarrit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681642v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do long term field surveys tell us about the economic impacts of flooding on agricultural activities?</w:t>
               </w:r>
@@ -6057,57 +6057,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood damage maps: ranking sources of uncertainty with variance-based sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Saint Geours</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6151,51 +6151,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance-based global sensitivity analysis of a spatially distributed model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6237,73 +6237,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réassurance des catastrophes naturelles et dynamique de population en zone inondable : simulation exploratoire de politiques de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6319,73 +6319,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of a model for economic assesment of flood risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6427,73 +6427,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Gammarth, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés des indices de sensibilité de Sobol pour un modèle à entrées et sorties spatialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6535,342 +6535,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR MASCOT NUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Villard-de-Lans, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils en appui aux gestionnaires des inondations : méthodes d'évaluation économiques et implication des habitants. Application à la gestion des inondations sur la basse vallée de l'Orb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPDE 2010 Outils pour Décider Ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there room to optimise the use of geostatistical simulations for sensitivity analysis of spatial models?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Comparison of a systemic modelling of farm vulnerability and classical methods to appraise flood damage on agricultural activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.34</w:t>
+              <w:t xml:space="preserve">11th Biennal Conference of the International Society for Ecological Economics (ISEE) Advancing Sustainability in a Time of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bremen, Germany. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593405v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a systemic modelling of farm vulnerability and classical methods to appraise flood damage on agricultural activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
+                <w:t xml:space="preserve">Is there room to optimise the use of geostatistical simulations for sensitivity analysis of spatial models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennal Conference of the International Society for Ecological Economics (ISEE) Advancing Sustainability in a Time of Crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Bremen, Germany. 20 p</w:t>
+              <w:t xml:space="preserve">Accuracy2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615462v1</w:t>
+                <w:t xml:space="preserve">hal-02593405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latin Hypercube Sampling of Gaussian random field for Sobol' global sensitivity analysis of models with spatial inputs and scalar output</w:t>
               </w:r>
@@ -7662,230 +7662,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic and livelihood value of provisioning services of the Ga-Mampa wetland, South Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. de Groot</w:t>
+                <w:t xml:space="preserve">Characterizing agriculture vulnerability for economic appraisal of flood management policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 24 p</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Flood Defence: Managing Flood Risk, Reliability and Vulnerability (ISFD4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toronto, Canada. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468552v1</w:t>
+                <w:t xml:space="preserve">hal-02591566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing agriculture vulnerability for economic appraisal of flood management policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
+                <w:t xml:space="preserve">The economic and livelihood value of provisioning services of the Ga-Mampa wetland, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Adekola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Flood Defence: Managing Flood Risk, Reliability and Vulnerability (ISFD4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toronto, Canada. pp.8</w:t>
+              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591566v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation de la vulnérabilité des exploitations agricoles face au risque d'inondation dans le cadre de l'évaluation économique</w:t>
               </w:r>
@@ -7897,51 +7897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8491,247 +8491,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-socio-economic implications for water management strategies: the case of Roussillon coastal aquifer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multi-agents et modalités de gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur la gestion des grands aquifères, 150è anniversaire de la loi de Darcy, 50ème anniversaire de l'AIH (Association Internationale des Hydrogéologues)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Dijon, France. 9 p</w:t>
+              <w:t xml:space="preserve">Colloque international Intercations nature-société, analyses et modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468031v1</w:t>
+                <w:t xml:space="preserve">hal-02638462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents et modalités de gestion des risques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydro-socio-economic implications for water management strategies: the case of Roussillon coastal aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Intercations nature-société, analyses et modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur la gestion des grands aquifères, 150è anniversaire de la loi de Darcy, 50ème anniversaire de l'AIH (Association Internationale des Hydrogéologues)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dijon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638462v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing stakeholders for sustainable wetland management in the Limporo River Basin: The case of Ga-Mampa Wetland, South Africa</w:t>
               </w:r>
@@ -8812,77 +8812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir des stratégies de gestion efficace des aquifères côtiers menacés d'intrusion d'eau salée: une approche pluri-disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10157,51 +10157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10658,51 +10658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité globale spatialisée : application à un outil d'évaluation économique du risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12065,51 +12065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dommages des inondations aux activités économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Tarrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12451,77 +12451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12582,51 +12582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12745,51 +12745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme pluri-annuel pour la Modélisation des Dommages aux Logements. Rapport d'avancement 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UMR G-EAU. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12998,181 +12998,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les entreprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floodam: Modelling Flood Damage functions of buildings. Manual for floodam v1.0.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2019, pp.45</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2019, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609299v1</w:t>
+                <w:t xml:space="preserve">hal-02609309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floodam: Modelling Flood Damage functions of buildings. Manual for floodam v1.0.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2019, pp.59</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2019, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609309v1</w:t>
+                <w:t xml:space="preserve">hal-02609299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique des PPRI du bassin versant de l'Argens</w:t>
               </w:r>
@@ -13522,277 +13522,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du PAPI de la Baie de l'Aiguillon : étude hydraulique complémentaire à l'échelle de la Baie de l'Aiguillon et de l'estuaire de la Sèvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
+                <w:t xml:space="preserve">Évaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les logements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2017, pp.18</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609407v1</w:t>
+                <w:t xml:space="preserve">hal-02607353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du Programme d'Actions pour la Prévention des Inondations (PAPI) des Côtiers des Maures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du PAPI de la Baie de l'Aiguillon : étude hydraulique complémentaire à l'échelle de la Baie de l'Aiguillon et de l'estuaire de la Sèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2017, pp.29</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606792v1</w:t>
+                <w:t xml:space="preserve">hal-02609407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les logements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Richert</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du Programme d'Actions pour la Prévention des Inondations (PAPI) des Côtiers des Maures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2017, pp.159</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607353v1</w:t>
+                <w:t xml:space="preserve">hal-02606792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des territoires face à l'inondation : pour une approche préventive par l'adaptation post-évènement</w:t>
               </w:r>
@@ -14937,51 +14937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Länger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15560,51 +15560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16625,255 +16625,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur les PPR Inondation : la prise en compte des enjeux dans l'élaboration des PPRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le risque d'inondation et la prise de décision publique - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Poinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kassouk</w:t>
+                <w:t xml:space="preserve">B. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Moreau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2001, pp.67</w:t>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579737v1</w:t>
+                <w:t xml:space="preserve">hal-02580156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque d'inondation et la prise de décision publique - Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur les PPR Inondation : la prise en compte des enjeux dans l'élaboration des PPRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Poinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Gendreau</w:t>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Munier</w:t>
+                <w:t xml:space="preserve">Z. Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Parent</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2001, pp.112</w:t>
+                <w:t xml:space="preserve">B. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580156v1</w:t>
+                <w:t xml:space="preserve">hal-02579737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17131,51 +17131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Molinari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Scorzini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Arrighi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2997-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boisgontier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2525-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618017v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9406-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adekola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Groot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2012.671191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duband" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Achard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-40" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3600" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ballio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.9.15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Langer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint Geours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0172" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470529v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Darradi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Strat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586588v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637955v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM030371" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guichon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609309v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609300v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609406v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarrit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607353v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607571v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609409v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouchon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601063v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601060v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Langer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#228;nger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579737v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420388v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Molinari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Scorzini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Arrighi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2997-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boisgontier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2525-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618017v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9406-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adekola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Groot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2012.671191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duband" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Achard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3600" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ballio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.9.15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Langer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint Geours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0172" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762006v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470529v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638462v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Darradi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Strat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586588v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637955v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM030371" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guichon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609309v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609299v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609300v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609406v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarrit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607353v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607571v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609409v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouchon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601063v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601060v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Langer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#228;nger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579737v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420388v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>