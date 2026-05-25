--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -106,304 +106,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban settings with porous buildings – insights from a fine-scale hydraulic-economic model</w:t>
+                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Choley</w:t>
+                <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-247-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.183-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551801v1</w:t>
+                <w:t xml:space="preserve">hal-04443707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban settings with porous buildings – insights from a fine-scale hydraulic-economic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.183-198. </w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.247-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-247-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443707v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based flood damage modelling relying on expert knowledge: a methodological contribution applied to the agricultural sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -649,64 +649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (10), pp.3057 - 3084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2496,385 +2496,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse coût-bénéfice spatialisée de la protection contre des inondations. Application de la méthode des dommages évités à la basse vallée de l'Orb</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévention des inondations par ralentissement dynamique : principe et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gilbert</w:t>
+                <w:t xml:space="preserve">Christine Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53, p. 3 - p. 20</w:t>
+              <w:t xml:space="preserve">, 2008, 26, pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602482v1</w:t>
+                <w:t xml:space="preserve">hal-02591939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t>
+                <w:t xml:space="preserve">Une analyse coût-bénéfice spatialisée de la protection contre des inondations. Application de la méthode des dommages évités à la basse vallée de l'Orb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lescoulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t>
+              <w:t xml:space="preserve">, 2008, 53, p. 3 - p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591950v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des inondations par ralentissement dynamique : principe et recommandations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chastan</w:t>
+                <w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Royet</w:t>
+                <w:t xml:space="preserve">S. Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Degoutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+                <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26, pp.5-24</w:t>
+              <w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591939v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluations économiques de la réduction du risque d'inondation</w:t>
               </w:r>
@@ -3298,51 +3298,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,1079 +3547,1079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary evaluation of the psychological impacts of floods: Lessons from the application of a French methodology for cost-benefit analysis to the Or catchment area (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valériane Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686584v1</w:t>
+                <w:t xml:space="preserve">hal-03681642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does a hidden profession reveal hidden processes and what are the implications for flood damage assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Hossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Graveline</w:t>
+                <w:t xml:space="preserve">Reine Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662974v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood scenarios sampling effect on annualised flood damage estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monetary evaluation of the psychological impacts of floods: Lessons from the application of a French methodology for cost-benefit analysis to the Or catchment area (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dorchies</w:t>
+                <w:t xml:space="preserve">Paul Guéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.IAHS2022-40, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006613v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEUFI Project for Accurate Urban Flood Risk Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Paquier</w:t>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bader</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. International Association for Hydro-environment Engineering and Research World Congress (IAHR 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X20221305⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847258v1</w:t>
+                <w:t xml:space="preserve">hal-03662974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flood scenarios sampling effect on annualised flood damage estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-71⟩</w:t>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. pp.IAHS2022-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814878v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation in flood-prone areas, hydraulic infrastructures and economic evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DEUFI Project for Accurate Urban Flood Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3600⟩</w:t>
+              <w:t xml:space="preserve">39. International Association for Hydro-environment Engineering and Research World Congress (IAHR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Hydro-environment Engineering and Research (IAHR), Jun 2022, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X20221305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763583v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban context: Coupling hydraulic and economic models for a fine scale damage assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urbanisation in flood-prone areas, hydraulic infrastructures and economic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3984⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Vienna, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623946v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681642v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a hidden profession reveal hidden processes and what are the implications for flood damage assessment?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban context: Coupling hydraulic and economic models for a fine scale damage assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reine Tarrit</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663000v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do long term field surveys tell us about the economic impacts of flooding on agricultural activities?</w:t>
               </w:r>
@@ -4778,64 +4778,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5554,217 +5554,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which amount of flood damage neglect assessment methods if they do not consider farm recovery?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
+                <w:t xml:space="preserve">Variance-based global sensitivity analysis of a spatially distributed model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées MAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598031v1</w:t>
+                <w:t xml:space="preserve">hal-02597867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance-based global sensitivity analysis of a spatially distributed model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Which amount of flood damage neglect assessment methods if they do not consider farm recovery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.114</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597867v1</w:t>
+                <w:t xml:space="preserve">hal-02598031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of spatial models using geostatistical simulation</w:t>
               </w:r>
@@ -6565,138 +6565,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils en appui aux gestionnaires des inondations : méthodes d'évaluation économiques et implication des habitants. Application à la gestion des inondations sur la basse vallée de l'Orb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Rhône et ses références en cas de transfert d'exposition aux inondations. Une approche politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2010 Outils pour Décider Ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. - p</w:t>
+              <w:t xml:space="preserve">Journées d'étude inter-ZA (Zone Atelier Loire-Zone Atelier Bassin du Rhône)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Blois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637473v1</w:t>
+                <w:t xml:space="preserve">hal-02595035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a systemic modelling of farm vulnerability and classical methods to appraise flood damage on agricultural activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6712,1396 +6699,1409 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Biennal Conference of the International Society for Ecological Economics (ISEE) Advancing Sustainability in a Time of Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Bremen, Germany. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there room to optimise the use of geostatistical simulations for sensitivity analysis of spatial models?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des outils en appui aux gestionnaires des inondations : méthodes d'évaluation économiques et implication des habitants. Application à la gestion des inondations sur la basse vallée de l'Orb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lavergne</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.34</w:t>
+              <w:t xml:space="preserve">OPDE 2010 Outils pour Décider Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593405v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latin Hypercube Sampling of Gaussian random field for Sobol' global sensitivity analysis of models with spatial inputs and scalar output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+                <w:t xml:space="preserve">Is there room to optimise the use of geostatistical simulations for sensitivity analysis of spatial models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.81-84</w:t>
+              <w:t xml:space="preserve">Accuracy2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470529v1</w:t>
+                <w:t xml:space="preserve">hal-02593405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône et ses références en cas de transfert d'exposition aux inondations. Une approche politique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+                <w:t xml:space="preserve">Latin Hypercube Sampling of Gaussian random field for Sobol' global sensitivity analysis of models with spatial inputs and scalar output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude inter-ZA (Zone Atelier Loire-Zone Atelier Bassin du Rhône)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Blois</w:t>
+              <w:t xml:space="preserve">Accuracy 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595035v1</w:t>
+                <w:t xml:space="preserve">hal-00470529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation conceptuelle UML de la vulnérabilité des exploitations agricoles aux inondations. Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation économique des inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Risque Inondation : Quels défis pour la recherche en appui à l'action publique ? MEEDDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593241v1</w:t>
+                <w:t xml:space="preserve">hal-02593244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling farm vulnerability to flooding: towards the appraisal of vulnerability mitigation policies</w:t>
+                <w:t xml:space="preserve">Modéliser la vulnérabilité des exploitations agricoles face aux inondations pour l'évaluation économique de projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 EAAE PhD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Giessen, Germany. 15 p</w:t>
+              <w:t xml:space="preserve">Géorisque .L'apport de la modélisation dans la connaissance et la gestion des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553472v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des stratégies de gestion pour la modélisation de la vulnérabilité des exploitations agricoles aux inondations : Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
+                <w:t xml:space="preserve">Modélisation conceptuelle UML de la vulnérabilité des exploitations agricoles aux inondations. Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 17 p</w:t>
+              <w:t xml:space="preserve">MASHS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575822v1</w:t>
+                <w:t xml:space="preserve">hal-02593241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique des inondations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling farm vulnerability to flooding: towards the appraisal of vulnerability mitigation policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risque Inondation : Quels défis pour la recherche en appui à l'action publique ? MEEDDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">2009 EAAE PhD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Giessen, Germany. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593244v1</w:t>
+                <w:t xml:space="preserve">hal-00553472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la vulnérabilité des exploitations agricoles face aux inondations pour l'évaluation économique de projets</w:t>
+                <w:t xml:space="preserve">Caractérisation des stratégies de gestion pour la modélisation de la vulnérabilité des exploitations agricoles aux inondations : Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisque .L'apport de la modélisation dans la connaissance et la gestion des risques naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593240v1</w:t>
+                <w:t xml:space="preserve">hal-00575822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816621v1</w:t>
+                <w:t xml:space="preserve">hal-02590826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing agriculture vulnerability for economic appraisal of flood management policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Flood Defence: Managing Flood Risk, Reliability and Vulnerability (ISFD4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toronto, Canada. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic and livelihood value of provisioning services of the Ga-Mampa wetland, South Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+                <w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 24 p</w:t>
+              <w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468552v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisation de la vulnérabilité des exploitations agricoles face au risque d'inondation dans le cadre de l'évaluation économique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
+                <w:t xml:space="preserve">The economic and livelihood value of provisioning services of the Ga-Mampa wetland, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Adekola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.12</w:t>
+              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591439v1</w:t>
+                <w:t xml:space="preserve">hal-00468552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+                <w:t xml:space="preserve">Conceptualisation de la vulnérabilité des exploitations agricoles face au risque d'inondation dans le cadre de l'évaluation économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Thoyer</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire "Vulnérabilités Sociales, Risques et Environnement : Comprendre et Evaluer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590826v1</w:t>
+                <w:t xml:space="preserve">hal-02591439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des évaluations socio-économiques des instruments de prévention des inondations</w:t>
               </w:r>
@@ -9363,299 +9363,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des risques naturels et environnement : un point de vue économique sur les décisions publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Economics can help to guide decision making in flood risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Environment and Identity in the Mediterranean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Corte, France</w:t>
+              <w:t xml:space="preserve">Envirosoft 2002" The Modelling and Management of Environmental Problems", 6-8 May 2002, Bergen, NOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bergen, Norway. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638670v1</w:t>
+                <w:t xml:space="preserve">hal-02593334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Economics can help to guide decision making in flood risk management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+                <w:t xml:space="preserve">Prévention des inondations : une perspective économique d'aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envirosoft 2002" The Modelling and Management of Environmental Problems", 6-8 May 2002, Bergen, NOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bergen, Norway. pp.10</w:t>
+              <w:t xml:space="preserve">Congrès Eau et Economie, 27ème Journées de l'Hydraulique de la Société Hydrotechnique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593334v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des inondations : une perspective économique d'aide à la décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des risques naturels et environnement : un point de vue économique sur les décisions publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Eau et Economie, 27ème Journées de l'Hydraulique de la Société Hydrotechnique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Environment and Identity in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638655v1</w:t>
+                <w:t xml:space="preserve">hal-02638670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'inondation : information et communication</w:t>
               </w:r>
@@ -10157,51 +10157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10252,51 +10252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of damage to agriculture due to storms: first recommendations to produce flood damage functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10373,77 +10373,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation 2015: the eleventh conference of the European Social Simulation Association. Groningen : ESSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10544,299 +10544,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling vulnerability to flooding: a systemic approach on farms of the Rhône River Delta</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Blanc</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité globale spatialisée : application à un outil d'évaluation économique du risque d'inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deltas in Times of Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rotterdam, Netherlands. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">Journées du GDR MASCOT-NUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Avignon, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596258v1</w:t>
+                <w:t xml:space="preserve">hal-02593960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité globale spatialisée : application à un outil d'évaluation économique du risque d'inondation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Modelling vulnerability to flooding: a systemic approach on farms of the Rhône River Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR MASCOT-NUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Avignon, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">Deltas in Times of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rotterdam, Netherlands. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593960v1</w:t>
+                <w:t xml:space="preserve">hal-02596258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling farm vulnerability to flooding Towards the appraisal of adaptation policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11330,51 +11330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode Inondabilité : appropriation par les hydrologues de la vulnérabilité dans le diagnostic sur le risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11653,64 +11653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR DEUFI (Détails de l'impact des inondations urbaines) : plus d’information sur l’impact des inondations urbaines en prenant en compte les échanges d’eau entre rues et bâti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11771,51 +11771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professions autour de l'adaptation face aux inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11853,263 +11853,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur différentes métropoles européennes</w:t>
+                <w:t xml:space="preserve">Adaptation de l’AMC inondation au contexte du ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Rolland</w:t>
+                <w:t xml:space="preserve">Kara Paulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU). 2024, 115 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649476v1</w:t>
+                <w:t xml:space="preserve">hal-05299718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’AMC inondation au contexte du ruissellement</w:t>
+                <w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur différentes métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kara Paulette</w:t>
+                <w:t xml:space="preserve">Lucile Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 165 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU). 2024, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299718v1</w:t>
+                <w:t xml:space="preserve">hal-04649476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dommages des inondations aux activités économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Tarrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12451,77 +12451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12582,51 +12582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12745,51 +12745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme pluri-annuel pour la Modélisation des Dommages aux Logements. Rapport d'avancement 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UMR G-EAU. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12998,331 +12998,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floodam: Modelling Flood Damage functions of buildings. Manual for floodam v1.0.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questions relatives aux fonctions de dommages aux logements représentatives du parc français issues de floodam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2019, pp.59</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2019, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609309v1</w:t>
+                <w:t xml:space="preserve">hal-02609300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les entreprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floodam: Modelling Flood Damage functions of buildings. Manual for floodam v1.0.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2019, pp.45</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2019, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609299v1</w:t>
+                <w:t xml:space="preserve">hal-02609309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des PPRI du bassin versant de l'Argens</w:t>
+                <w:t xml:space="preserve">Evaluation des mesures de réduction de la vulnérabilité des enjeux bâtis face au risque inondation : utilisation du logiciel floodam pour estimer leur efficacité et leur coût. Premières analyses sur les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2019, pp.74</w:t>
+              <w:t xml:space="preserve">irstea. 2019, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609298v1</w:t>
+                <w:t xml:space="preserve">hal-02609299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions relatives aux fonctions de dommages aux logements représentatives du parc français issues de floodam</w:t>
+                <w:t xml:space="preserve">Evaluation économique des PPRI du bassin versant de l'Argens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2019, pp.37</w:t>
+              <w:t xml:space="preserve">irstea. 2019, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609300v1</w:t>
+                <w:t xml:space="preserve">hal-02609298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis d'expertise sur l'analyse multicritères (AMC) des travaux de sécurisation de la digue de Saint-Laurent-du-Var - tronçon ZI : actions 7.3 de l'avenant au PAPI Var 2</w:t>
               </w:r>
@@ -13838,847 +13838,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Lez-Mosson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retours CGDD-IRSTEA sur la méthodologie appliquée à la réalisation des ACB du PAPI Gave de Pau Bigourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2015, pp.21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2015, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609408v1</w:t>
+                <w:t xml:space="preserve">hal-02609409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours CGDD-IRSTEA sur la méthodologie appliquée à la réalisation des ACB du PAPI Gave de Pau Bigourdan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Lez-Mosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2015, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rouchon</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02609409v1</w:t>
+                <w:t xml:space="preserve">hal-02609408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour la prise en compte des incertitudes dans les ACB appliquées aux projets de prévention du risque d’inondation</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Nîmes-Cadereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585625v1</w:t>
+                <w:t xml:space="preserve">hal-02609412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dommages liés aux inondations sur les bâtiments : développement d'un outil informatique et applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gontrand</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations sur la rivière Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.101</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601063v1</w:t>
+                <w:t xml:space="preserve">hal-02609410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dommages liés aux inondations sur les bâtiments : note informative en vue d'un travail collaboratif</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guide méthodologique pour la prise en compte des incertitudes dans les ACB appliquées aux projets de prévention du risque d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gontrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02601062v1</w:t>
+                <w:t xml:space="preserve">hal-01585625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du bassin versant du Lay Aval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+                <w:t xml:space="preserve">Dommages liés aux inondations sur les bâtiments : développement d'un outil informatique et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gontrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02609411v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse. Etude comparative : résultats issus des travaux d'expert et résultats préliminaires de &amp;quot;FLOODAM-building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Dommages liés aux inondations sur les bâtiments : note informative en vue d'un travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gontrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.35</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601060v1</w:t>
+                <w:t xml:space="preserve">hal-02601062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations sur la rivière Vendée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du bassin versant du Lay Aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609410v1</w:t>
+                <w:t xml:space="preserve">hal-02609411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Nîmes-Cadereaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note de synthèse. Etude comparative : résultats issus des travaux d'expert et résultats préliminaires de &amp;quot;FLOODAM-building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gontrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.15</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2014, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609412v1</w:t>
+                <w:t xml:space="preserve">hal-02601060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Yzeron</w:t>
+                <w:t xml:space="preserve">Complément à l'avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI de La Bassée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2013, pp.16</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2013, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609415v1</w:t>
+                <w:t xml:space="preserve">hal-02609414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations de la Bassée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14691,627 +14704,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2013, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes dans les études ACB-DE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Yzeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2013, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Langer</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01523505v1</w:t>
+                <w:t xml:space="preserve">hal-02609415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Haute Zorn</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2013, pp.9</w:t>
+                <w:t xml:space="preserve">Incertitudes dans les études ACB-DE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea; Agroparistech. 2013, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600145v1</w:t>
+                <w:t xml:space="preserve">hal-01523505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes dans les études ACB-DE : guide méthodologique</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Haute Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2013, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Länger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02609404v1</w:t>
+                <w:t xml:space="preserve">hal-02600145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dommages des inondations au secteur agricole : guide méthodologique et fonctions nationales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incertitudes dans les études ACB-DE : guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Agenais</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2013, pp.321</w:t>
+                <w:t xml:space="preserve">T. Länger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600061v1</w:t>
+                <w:t xml:space="preserve">hal-02609404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complément à l'avis d'expertise sur l'analyse coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI de La Bassée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dommages des inondations au secteur agricole : guide méthodologique et fonctions nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2013, pp.10</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609414v1</w:t>
+                <w:t xml:space="preserve">hal-02600061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme d'actions de prévention des inondations sur les bassins versants de l'Orb et du Libron. Compléments à l'étude ACB de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600137v1</w:t>
+                <w:t xml:space="preserve">hal-02600144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis d'expertise sur analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t>
               </w:r>
@@ -15370,323 +15396,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
+                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600138v1</w:t>
+                <w:t xml:space="preserve">hal-02600137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice du projet de prolongement de la digue d'Anduze du PAPI du bassin versant des Gardons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600140v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice du projet de prolongement de la digue d'Anduze du PAPI du bassin versant des Gardons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Auffret</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02600136v1</w:t>
+                <w:t xml:space="preserve">hal-02600140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis d'expertise sur les analyses coût-bénéfice du programme d'actions pour la prévention des inondations du PAPI Réart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15699,205 +15695,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2012, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d'actions de prévention des inondations sur les bassins versants de l'Orb et du Libron. Compléments à l'étude ACB de 2007</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+                <w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bauduceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Enjalbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">D. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2012, pp.72</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02600144v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EVA : Évaluation de la vulnérabilité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15945,51 +15945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse coût bénéfice : annexes techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16179,267 +16179,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préalable à l'analyse économique de la gestion des zones agricoles surinondées du bassin versant de la Touloubre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
+                <w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colbeaud-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2008, pp.88</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592228v1</w:t>
+                <w:t xml:space="preserve">hal-02591107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pluridisciplinaire des perceptions des inondations sur le bassin de la Vilaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude préalable à l'analyse économique de la gestion des zones agricoles surinondées du bassin versant de la Touloubre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barnay</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02591107v1</w:t>
+                <w:t xml:space="preserve">hal-02592228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude socio-économique des inondations sur le bassin versant de l'Orb</w:t>
               </w:r>
@@ -16451,77 +16451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Germano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lescoulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.56 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17131,51 +17131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Molinari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Scorzini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Arrighi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2997-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boisgontier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2525-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618017v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9406-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adekola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Groot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2012.671191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duband" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Achard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3600" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ballio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.9.15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Langer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint Geours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0172" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762006v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470529v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638462v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Darradi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Strat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586588v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637955v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM030371" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guichon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609309v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609299v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609300v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609406v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarrit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607353v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607571v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609409v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouchon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601063v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601060v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Langer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#228;nger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579737v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420388v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Molinari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Scorzini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Arrighi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2997-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boisgontier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2525-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618017v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9406-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adekola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Groot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2012.671191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602482v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescoulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duband" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02634140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Achard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;ro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ballio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.9.15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Langer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint Geours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0172" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762006v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470529v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593244v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tilbeurgh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ganzetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesseveur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638462v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Darradi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Strat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586588v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637955v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM030371" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638670v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02638683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593960v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609309v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609298v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609406v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarrit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607353v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606792v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607571v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609409v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouchon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609408v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585625v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601063v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gontrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601062v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609411v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601060v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609413v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609415v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523505v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Langer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600145v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609404v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#228;nger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600140v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600146v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591107v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupond" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeaud-Justin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588795v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Germano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580156v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579737v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kassouk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420388v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>