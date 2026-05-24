--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -1838,291 +1838,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea Albumin 1 Subunit b (PA1b), a Promising Bioinsecticide of Plant Origin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gressent</w:t>
+                <w:t xml:space="preserve">New mode of action for a knottin bioinsecticide: Pea Albumin 1 subunit b (PA1b) is the first peptidic inhibitor of V-ATPase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chouabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Royer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins3121502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (42), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.281055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666408v1</w:t>
+                <w:t xml:space="preserve">hal-00632953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mode of action for a knottin bioinsecticide: Pea Albumin 1 subunit b (PA1b) is the first peptidic inhibitor of V-ATPase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chouabe</w:t>
+                <w:t xml:space="preserve">Pea Albumin 1 Subunit b (PA1b), a Promising Bioinsecticide of Plant Origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gressent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (42), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (12), pp.1502-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.281055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins3121502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632953v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular requirements for the insecticidal activity of the plant peptide pea albumin 1 subunit b (PA1b).</w:t>
               </w:r>
@@ -3569,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin F Manantsoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrino F Rakotoarisoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamson T E Razakatiana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gressent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55247-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck El M&#8217;chirgui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Rios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guyonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21094-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Teulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904456116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Narh Mensah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gressent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2018.07.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Eyraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Karaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05315-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Di Lorenzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Palmigiano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Sturiale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01821" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Guefrachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00584" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Muench" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Rawson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.541250" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081619" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Carre-Pierrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6769-12-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Royer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3121502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chouabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.281055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delobel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.11.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-910378KG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.04.018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GXRWNFP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ranjeva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-5-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03611.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mantegazza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranjeva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Niebel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(99)80124-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6460E49D30B26D7D3EAC2B5EF9C45CAD069AE53F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mantegazza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.96.8.4704" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin F Manantsoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrino F Rakotoarisoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamson T E Razakatiana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gressent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55247-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck El M&#8217;chirgui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Rios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guyonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21094-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Teulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904456116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah L. Narh Mensah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gressent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2018.07.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Eyraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Karaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05315-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Di Lorenzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Palmigiano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Sturiale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01821" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Guefrachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00584" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Muench" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Rawson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.541250" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081619" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Carre-Pierrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6769-12-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chouabe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Royer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.281055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3121502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delobel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2006.11.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-910378KG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.04.018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GXRWNFP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ranjeva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-5-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03611.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mantegazza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranjeva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Niebel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(99)80124-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6460E49D30B26D7D3EAC2B5EF9C45CAD069AE53F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mantegazza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.96.8.4704" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>