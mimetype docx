--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1224,940 +1224,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spray Droplet Distribution on the Performances of a Kerosene Lean/Premixed Injector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">P. Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-019-00073-5⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370399v1</w:t>
+                <w:t xml:space="preserve">hal-02129571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best performing SiGe/Si core‐shell nanoparticles synthesized in one step for high capacity anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Salaün</w:t>
+                <w:t xml:space="preserve">Antoine Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+                <w:t xml:space="preserve">John Alper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Godard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Cabot</w:t>
+                <w:t xml:space="preserve">Florent Boismain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.970-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/batt.201900094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129571v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best performing SiGe/Si core‐shell nanoparticles synthesized in one step for high capacity anodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Alper</w:t>
+                <w:t xml:space="preserve">A novel approach for in-situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Boismain</w:t>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.201900094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290854v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for in-situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Coupling a Rapid-Scan FT-IR Spectrometer with Quantum Cascade Lasers within a Single Setup: An Easy Way to Reach Microsecond Time Resolution without Losing Spectral Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefine Schnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lefevre</w:t>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grisch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (7), pp.4368-4373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b04621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965562v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a Rapid-Scan FT-IR Spectrometer with Quantum Cascade Lasers within a Single Setup: An Easy Way to Reach Microsecond Time Resolution without Losing Spectral Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josefine Schnee</w:t>
+                <w:t xml:space="preserve">Quantitative measurements of fuel distribution and flame structure in a lean-premixed aero-engine injection system by kerosene/OH-PLIF measurements under high-pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">E. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Beccard</w:t>
+                <w:t xml:space="preserve">L. Bouheraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (7), pp.4368-4373. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.5215-5222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b04621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066251v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurements of fuel distribution and flame structure in a lean-premixed aero-engine injection system by kerosene/OH-PLIF measurements under high-pressure conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salaün</w:t>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rossow</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.171⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011677v1</w:t>
+                <w:t xml:space="preserve">hal-02052534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Spray Droplet Distribution on the Performances of a Kerosene Lean/Premixed Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Mulla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203, pp.217-229. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-019-00073-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052534v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of laminar flame speed measurement for kerosene fuels: Jet A-1, surrogate fuel and its pure components</w:t>
               </w:r>
@@ -2518,616 +2518,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pressure and preheating temperature on the laminar flame speed of methane/air and acetone/air mixtures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prepare for the Future Making Aero Engine Clean and Efficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.07.110⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (2), pp.52-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21820/23987073.2016.2.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611232v1</w:t>
+                <w:t xml:space="preserve">hal-02129573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015012v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, 13 p. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369895v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepare for the Future Making Aero Engine Clean and Efficient</w:t>
+                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (2), pp.52-54. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.33-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21820/23987073.2016.2.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129573v1</w:t>
+                <w:t xml:space="preserve">hal-02015012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Effects of pressure and preheating temperature on the laminar flame speed of methane/air and acetone/air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rossow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185, pp.577--588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.07.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611204v1</w:t>
+                <w:t xml:space="preserve">hal-01611232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-dimensional quasi-discrete model for the analysis of Diesel fuel droplet heating and evaporation</w:t>
               </w:r>
@@ -3402,51 +3402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Spectroscopy for in Situ Diagnostics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Attal-Trétout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Packan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,51 +3510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Planar Laser-Induced Fluorescence in Combustion Research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3898,51 +3898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (1), pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4118,51 +4118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARS spectroscopy of CH4 for implication of temperature measurements in supercritical LOX/CH4 combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177 (2), pp.249-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4661,51 +4661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic oxygen detection using two-photon degenerate four wave mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. J. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Attaltretout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,553 +4782,553 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Framework application for Aeronautical Hydrogen Microinjectors Design</w:t>
+                <w:t xml:space="preserve">Simultaneous high-speed planar laser-induced fluorescence imaging of OH and NO in an H2/air jet diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deshons Anouck</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433118v1</w:t>
+                <w:t xml:space="preserve">hal-05176987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous high-speed planar laser-induced fluorescence imaging of OH and NO in an H2/air jet diffusion flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Schweizer</w:t>
+                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176987v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artémis Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543877v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Twin Framework application for Aeronautical Hydrogen Microinjectors Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deshons Anouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artémis Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543807v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermométrie par fluorescence induite par laser à deux couleurs sur l'atome d'indium pour l'étude des processus énergétiques en proche-paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artémis Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,51 +5526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'incertitude de mesure de la phosphorescence induite par laser ratiométrique pour des applications de combustion proche-paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5673,64 +5673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
@@ -5785,77 +5785,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Guerziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
@@ -6048,64 +6048,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Francophone de Techniques Laser, CFTL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
@@ -6173,51 +6173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6298,51 +6298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6419,77 +6419,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Safran, Apr 2021, Paris, France</w:t>
@@ -6512,239 +6512,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of PIV, LII, PAH-PLIF and OH-PLIF for the study of soot formation and flame structure in a swirl stratified premixed ethylene/air flame</w:t>
+                <w:t xml:space="preserve">Incandescence Induite par Laser Auto-Compensée à 2 Couleurs en flammes turbulentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123036v1</w:t>
+                <w:t xml:space="preserve">hal-02461769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incandescence Induite par Laser Auto-Compensée à 2 Couleurs en flammes turbulentes</w:t>
+                <w:t xml:space="preserve">On the use of PIV, LII, PAH-PLIF and OH-PLIF for the study of soot formation and flame structure in a swirl stratified premixed ethylene/air flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461769v1</w:t>
+                <w:t xml:space="preserve">hal-03123036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t>
               </w:r>
@@ -6858,433 +6858,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418373v1</w:t>
+                <w:t xml:space="preserve">hal-02129959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Thermométrie DRASC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Journée GFC/AFVL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129959v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie DRASC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GFC/AFVL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418352v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de distribution de taille de suie</w:t>
               </w:r>
@@ -7296,64 +7296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7381,2656 +7381,2656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lartigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419899v1</w:t>
+                <w:t xml:space="preserve">hal-02418306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t>
+                <w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418306v1</w:t>
+                <w:t xml:space="preserve">hal-02097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de taille de suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097680v1</w:t>
+                <w:t xml:space="preserve">hal-01948099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de taille de suie</w:t>
+                <w:t xml:space="preserve">A new approach for in situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Workshop on Laser Induced Incandescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948099v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for in situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Al-Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Laser Induced Incandescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Oslo, Norway. pp.V006T07A002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818987v1</w:t>
+                <w:t xml:space="preserve">hal-02015243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d’études belges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mons, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015243v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études belges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mons, France</w:t>
+              <w:t xml:space="preserve">CRCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419976v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la formation de NO en chambre de combustion haute-pression par fluorescence induite par laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities for laser diagnostics to make high-pressure aircraft engines clean and efficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">KAUST Research Conference: Combustion in Extreme Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KAUST University, Mar 2018, Thuwal, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097674v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Laser Diagnostics in high-pressure spray combustion for future generation propulsion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Princeton Instruments Combustion symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oxfordshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities for laser diagnostics to make high-pressure aircraft engines clean and efficient</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la formation de NO en chambre de combustion haute-pression par fluorescence induite par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KAUST Research Conference: Combustion in Extreme Conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KAUST University, Mar 2018, Thuwal, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420082v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419996v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Brunet</w:t>
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolo Gori</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098287v1</w:t>
+                <w:t xml:space="preserve">hal-02419899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Optical Measurements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non CO2 Mitigation Technology Workshop - Forum - AE Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420070v1</w:t>
+                <w:t xml:space="preserve">hal-01668918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
+              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418345v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668918v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420039v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hochgreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418242v1</w:t>
+                <w:t xml:space="preserve">hal-02419957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420005v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">4ème colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419943v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+                <w:t xml:space="preserve">Experimental Investigation with OH/kerosene PLIF of High-Pressure Lean Premixed Combustion at Gas Turbine Relevant Conditions: Fuel Distribution and Flame Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Jena, Germany</w:t>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418201v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on NO Pollutant Formation in High-Pressure Swirl-Stabilized Premixed Kerosene/air Flames using NO-, OH- and Kerosene-PLIF Laser Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419957v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation with OH/kerosene PLIF of High-Pressure Lean Premixed Combustion at Gas Turbine Relevant Conditions: Fuel Distribution and Flame Structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420016v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on NO Pollutant Formation in High-Pressure Swirl-Stabilized Premixed Kerosene/air Flames using NO-, OH- and Kerosene-PLIF Laser Diagnostics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Optical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Non CO2 Mitigation Technology Workshop - Forum - AE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419934v1</w:t>
+                <w:t xml:space="preserve">hal-02420070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la spectroscopie DRASC femtoseconde à sonde à dérive de fréquences monocoup à la cadence de 1 kHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10068,64 +10068,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of CPP-Femtosecond CARS for 1kHz single-shot thermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10163,103 +10163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la formation du polluant NO dans une flamme de prémélange méthane/air stratifiée, swirlée et turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour la Mécanique des Fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
@@ -10288,103 +10288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLIF Measurements of Nitric Oxide and Hydroxyl Radicals Distributions in Swirled Stratified Premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on applications of laser and imaging techniques to fluid mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
@@ -10413,90 +10413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10551,51 +10551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Investigation of Ignition Timing and Equivalence Ratio in Dual-Fuel CNG/Diesel Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,90 +10672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion de carburant de 2ème génération en présence de composés oxygénés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rossow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10882,316 +10882,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129424v1</w:t>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Talbaut</w:t>
+                <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Raman Cohérente femtoseconde: quelles avancées et perspectives pour la mesure de la température des espèces gazeuses dans les écoulements réactifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11501,51 +11501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Habiballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11639,51 +11639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Habiballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
@@ -11951,64 +11951,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artémis Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12102,51 +12102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12178,256 +12178,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Measurements of Flame Front Location and Wall Temperature during Flame-Wall Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the Temperature Precision with the Ratiometric Phosphor Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Naples (Italie), Italy. Proceedings of the European Combustion Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177786v1</w:t>
+                <w:t xml:space="preserve">hal-04177789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Temperature Precision with the Ratiometric Phosphor Thermometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous Measurements of Flame Front Location and Wall Temperature during Flame-Wall Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Naples (Italie), Italy. Proceedings of the European Combustion Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177789v1</w:t>
+                <w:t xml:space="preserve">hal-04177786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH and PAH laser-induced fluorescence and soot visualisation on a stratified and swirled ethylene/air flame at atmospheric pressure</w:t>
               </w:r>
@@ -12534,90 +12534,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence Ratio and Flame Structure Measurements in an LP Aero-engine Injection System under Relevant Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ECM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, dubrovnik, Croatia</w:t>
@@ -12659,77 +12659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Thermoacoustic Oscillations in a Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12816,77 +12816,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE FLAME STRUCTURE IN A TRAPPED VORTEX COMBUSTOR USING LOW AND HIGH-SPEED OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12953,51 +12953,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCA – Plasma pour la combustion : contribution finale ONERA/LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13131,51 +13131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FD9F749"/>
+    <w:nsid w:val="A60FC432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13362,51 +13362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-grisch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-7331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03381693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lameloise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac894c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boismain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201900094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01684065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02731" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa92d7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rossow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.04.085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.07.110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2016.2.52" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasiri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elwardany" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.03.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Nasiri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei S. Sazhin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.07.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPVM6H6V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attal-Tr&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kristyadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.12.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdanneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gabard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3R9XH6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2605-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TT4HLFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maqua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Orain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertseva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiballah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0N9R8F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590900228" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR7TRV5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attaltretout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leboiteux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blaise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102672" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995082v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16660" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948099v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420082v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420070v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419021v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Yvonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nicolas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-0772" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670733v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447793v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habiballah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330113v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177804v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177786v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177789v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418130v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-grisch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-7331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03381693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lameloise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac894c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boismain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201900094" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01684065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02731" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa92d7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rossow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.04.085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2016.2.52" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.07.110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasiri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elwardany" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.03.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Nasiri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei S. Sazhin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.07.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPVM6H6V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attal-Tr&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kristyadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.12.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdanneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gabard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3R9XH6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2605-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TT4HLFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maqua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Orain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertseva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiballah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0N9R8F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590900228" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR7TRV5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attaltretout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leboiteux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blaise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102672" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461769v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995082v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16660" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420082v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420057v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420070v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419021v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Yvonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nicolas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-0772" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670733v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447793v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habiballah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330113v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177804v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177789v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177786v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418130v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>