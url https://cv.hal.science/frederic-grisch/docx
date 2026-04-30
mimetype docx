--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1224,940 +1224,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Spray Droplet Distribution on the Performances of a Kerosene Lean/Premixed Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Malbois</w:t>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Salaün</w:t>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-019-00073-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129571v1</w:t>
+                <w:t xml:space="preserve">hal-02370399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best performing SiGe/Si core‐shell nanoparticles synthesized in one step for high capacity anodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Desrues</w:t>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Alper</w:t>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Boismain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.201900094⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290854v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for in-situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 225, pp.58-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a Rapid-Scan FT-IR Spectrometer with Quantum Cascade Lasers within a Single Setup: An Easy Way to Reach Microsecond Time Resolution without Losing Spectral Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefine Schnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefine Schnee</w:t>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (7), pp.4368-4373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b04621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurements of fuel distribution and flame structure in a lean-premixed aero-engine injection system by kerosene/OH-PLIF measurements under high-pressure conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Malbois</w:t>
+                <w:t xml:space="preserve">Best performing SiGe/Si core‐shell nanoparticles synthesized in one step for high capacity anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Alper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salaün</w:t>
+                <w:t xml:space="preserve">Florent Boismain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rossow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bouheraoua</w:t>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (4), pp.5215-5222. </w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.970-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/batt.201900094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011677v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative measurements of fuel distribution and flame structure in a lean-premixed aero-engine injection system by kerosene/OH-PLIF measurements under high-pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Mulla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">E. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rossow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.5215-5222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052534v1</w:t>
+                <w:t xml:space="preserve">hal-02011677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spray Droplet Distribution on the Performances of a Kerosene Lean/Premixed Injector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.217-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-019-00073-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370399v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of laminar flame speed measurement for kerosene fuels: Jet A-1, surrogate fuel and its pure components</w:t>
               </w:r>
@@ -2518,616 +2518,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepare for the Future Making Aero Engine Clean and Efficient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of pressure and preheating temperature on the laminar flame speed of methane/air and acetone/air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21820/23987073.2016.2.52⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185, pp.577--588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.07.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129573v1</w:t>
+                <w:t xml:space="preserve">hal-01611232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369895v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611204v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
+                <w:t xml:space="preserve">Prepare for the Future Making Aero Engine Clean and Efficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84, pp.33-36. </w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (2), pp.52-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21820/23987073.2016.2.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015012v1</w:t>
+                <w:t xml:space="preserve">hal-02129573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pressure and preheating temperature on the laminar flame speed of methane/air and acetone/air mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Björn Rossow</w:t>
+                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 185, pp.577--588. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.07.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611232v1</w:t>
+                <w:t xml:space="preserve">hal-01611204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-dimensional quasi-discrete model for the analysis of Diesel fuel droplet heating and evaporation</w:t>
               </w:r>
@@ -3402,51 +3402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Spectroscopy for in Situ Diagnostics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Attal-Trétout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Packan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,51 +3510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Planar Laser-Induced Fluorescence in Combustion Research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3866,303 +3866,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of droplet combustion in strained counterflow diffusion flames using planar laser-induced fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of heat and mass transfer between the two phases of an evaporating droplet stream using laser-induced fluorescence techniques: Comparison with modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Grisch</w:t>
+                <w:t xml:space="preserve">C Maqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2605-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.3670 - 3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315770v1</w:t>
+                <w:t xml:space="preserve">hal-01570365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of heat and mass transfer between the two phases of an evaporating droplet stream using laser-induced fluorescence techniques: Comparison with modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of droplet combustion in strained counterflow diffusion flames using planar laser-induced fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Maqua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
+                <w:t xml:space="preserve">X. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (1), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2605-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.08.038⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570365v1</w:t>
+                <w:t xml:space="preserve">hal-02315770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARS spectroscopy of CH4 for implication of temperature measurements in supercritical LOX/CH4 combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,64 +4277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLIF imaging of fuel-vapor spatial distribution around a monodisperse stream of acetone droplets: Comparison with modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177 (2), pp.249-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4661,51 +4661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic oxygen detection using two-photon degenerate four wave mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. J. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Attaltretout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4748,587 +4748,527 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous high-speed planar laser-induced fluorescence imaging of OH and NO in an H2/air jet diffusion flame</w:t>
+                <w:t xml:space="preserve">Convolutional Neural Network for fast CPP-fs CARS signal postprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schweizer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECONOS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roland Ackermann, Mar 2026, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176987v1</w:t>
+                <w:t xml:space="preserve">hal-05582810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
+                <w:t xml:space="preserve">Digital Twin Framework application for Aeronautical Hydrogen Microinjectors Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artémis Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Deshons Anouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543877v1</w:t>
+                <w:t xml:space="preserve">hal-05433118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rayane Benadjaoud</w:t>
+                <w:t xml:space="preserve">Simultaneous high-speed planar laser-induced fluorescence imaging of OH and NO in an H2/air jet diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543807v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Framework application for Aeronautical Hydrogen Microinjectors Design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Parametric Studies on Chirped Probe Pulse Femtosecond CARS Spectra Applied to Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">European Conference On Non-Linear Optical Spectroscopy (ECONOS - 23e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Meudon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433118v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie par fluorescence induite par laser à deux couleurs sur l'atome d'indium pour l'étude des processus énergétiques en proche-paroi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artémis Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,7442 +5284,8729 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543932v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Blowing Ratio on the Interaction Between a Flame and an Air-Cooled Combustor Wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Blaise</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rayane Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition, GT 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177806v1</w:t>
+                <w:t xml:space="preserve">hal-05543807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'incertitude de mesure de la phosphorescence induite par laser ratiométrique pour des applications de combustion proche-paroi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+                <w:t xml:space="preserve">Thermométrie par spectroscopie CPP fs-DRASC appliquée à l’Hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL - 18e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177810v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures simultanées de PIV, PLIF-OH, et thermophosphorescence lors de l'interaction entre une flamme et une paroi refroidie par film d'air</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Thermométrie par fluorescence induite par laser à deux couleurs sur l'atome d'indium pour l'étude des processus énergétiques en proche-paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177813v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de la température de surface par thermographie de luminophores dans le domaine fréquentiel : application à la tenue thermique de chambre de combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Blowing Ratio on the Interaction Between a Flame and an Air-Cooled Combustor Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition, GT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.GT2023-102672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-102672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177815v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot size determination in a swirl stratified premixed ethylene-air flame by a sampling probe and elastic light scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of fs-LIF for the measurement of NO concentration in non-reactive and reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Aldanawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763721v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la formation et de l'oxydation des agrégats de suie dans une flamme prémélangée, stratifiée et et swirlée éthylène/air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Francophone de Techniques Laser, CFTL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">20th LISBON Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828445v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved 2D angular scattering of soot particles in atmospheric turbulent flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l'incertitude de mesure de la phosphorescence induite par laser ratiométrique pour des applications de combustion proche-paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763465v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot size measurement in a swirl stratified flame using high-speed angular light scattering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Mesures simultanées de PIV, PLIF-OH, et thermophosphorescence lors de l'interaction entre une flamme et une paroi refroidie par film d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122919v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of soot production in a swirl stratified premixed flame using various optical diagnostics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mesures de la température de surface par thermographie de luminophores dans le domaine fréquentiel : application à la tenue thermique de chambre de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Guerziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Safran, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418416v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incandescence Induite par Laser Auto-Compensée à 2 Couleurs en flammes turbulentes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">Chirp-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements: Application to high-pressure kerosene/air combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vancouver, France. pp.LTh3E.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LACSEA.2022.LTh3E.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461769v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of PIV, LII, PAH-PLIF and OH-PLIF for the study of soot formation and flame structure in a swirl stratified premixed ethylene/air flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soot size determination in a swirl stratified premixed ethylene-air flame by a sampling probe and elastic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123036v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la formation et de l'oxydation des agrégats de suie dans une flamme prémélangée, stratifiée et et swirlée éthylène/air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Idlahcen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Haboucha</w:t>
+                <w:t xml:space="preserve">Andrei-Silviu Milea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrés Francophone de Techniques Laser, CFTL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200287v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time-resolved 2D angular scattering of soot particles in atmospheric turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129959v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie DRASC</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soot size measurement in a swirl stratified flame using high-speed angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GFC/AFVL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418352v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of soot production in a swirl stratified premixed flame using various optical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Safran, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418273v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
+              <w:t xml:space="preserve">GRC Connects : Laser Diagnostics in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, On line Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418373v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de distribution de taille de suie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Grisch</w:t>
+                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS: Temperature Measurements in High-Pressure Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA Congrès Français sur les Aérosols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECONOS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995082v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">On the use of PIV, LII, PAH-PLIF and OH-PLIF for the study of soot formation and flame structure in a swirl stratified premixed ethylene/air flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418306v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t>
+                <w:t xml:space="preserve">Femtosecond Pure Rotational Chirped-Probe-Pulse CARS for singleshot thermometry in flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waruna Kulatilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.LM2A.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LACSEA.2020.LM2A.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097680v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de taille de suie</w:t>
+                <w:t xml:space="preserve">Incandescence Induite par Laser Auto-Compensée à 2 Couleurs en flammes turbulentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948099v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for in situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Laser Induced Incandescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818987v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015243v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Thermométrie DRASC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études belges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mons, France</w:t>
+              <w:t xml:space="preserve">Journée GFC/AFVL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419976v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419996v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities for laser diagnostics to make high-pressure aircraft engines clean and efficient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KAUST Research Conference: Combustion in Extreme Conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KAUST University, Mar 2018, Thuwal, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420082v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Laser Diagnostics in high-pressure spray combustion for future generation propulsion systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de distribution de taille de suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Princeton Instruments Combustion symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420057v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la formation de NO en chambre de combustion haute-pression par fluorescence induite par laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097674v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098287v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419899v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de taille de suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668918v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Wu</w:t>
+                <w:t xml:space="preserve">A new approach for in situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Apeloig</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Workshop on Laser Induced Incandescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420039v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journée d’études belges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418242v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Al-Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Oslo, Norway. pp.V006T07A002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418201v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Malbois</w:t>
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Salaün</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">CRCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419957v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities for laser diagnostics to make high-pressure aircraft engines clean and efficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">KAUST Research Conference: Combustion in Extreme Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KAUST University, Mar 2018, Thuwal, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419943v1</w:t>
+                <w:t xml:space="preserve">hal-02420082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Laser Diagnostics in high-pressure spray combustion for future generation propulsion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Princeton Instruments Combustion symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oxfordshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420005v1</w:t>
+                <w:t xml:space="preserve">hal-02420057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation with OH/kerosene PLIF of High-Pressure Lean Premixed Combustion at Gas Turbine Relevant Conditions: Fuel Distribution and Flame Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la formation de NO en chambre de combustion haute-pression par fluorescence induite par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Verdier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420016v1</w:t>
+                <w:t xml:space="preserve">hal-02097674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on NO Pollutant Formation in High-Pressure Swirl-Stabilized Premixed Kerosene/air Flames using NO-, OH- and Kerosene-PLIF Laser Diagnostics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419934v1</w:t>
+                <w:t xml:space="preserve">hal-02098287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Optical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
+              <w:t xml:space="preserve">Non CO2 Mitigation Technology Workshop - Forum - AE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418345v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Optical Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non CO2 Mitigation Technology Workshop - Forum - AE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420070v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la spectroscopie DRASC femtoseconde à sonde à dérive de fréquences monocoup à la cadence de 1 kHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour le Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418215v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of CPP-Femtosecond CARS for 1kHz single-shot thermometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418235v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la formation du polluant NO dans une flamme de prémélange méthane/air stratifiée, swirlée et turbulente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour la Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418260v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLIF Measurements of Nitric Oxide and Hydroxyl Radicals Distributions in Swirled Stratified Premixed flame</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on applications of laser and imaging techniques to fluid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418361v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Malbois</w:t>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">4ème colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419724v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Investigation of Ignition Timing and Equivalence Ratio in Dual-Fuel CNG/Diesel Combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Apeloig</w:t>
+                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2016 World Congress &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Jena, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419021v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion de carburant de 2ème génération en présence de composés oxygénés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hochgreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière du GDR SUIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675832v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed measurements of multicomponent Jet A1 and Luche kerosene surrogate fuels in elevated pressure and temperature conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Investigation with OH/kerosene PLIF of High-Pressure Lean Premixed Combustion at Gas Turbine Relevant Conditions: Fuel Distribution and Flame Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670733v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Experimental Study on NO Pollutant Formation in High-Pressure Swirl-Stabilized Premixed Kerosene/air Flames using NO-, OH- and Kerosene-PLIF Laser Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Development of CPP-Femtosecond CARS for 1kHz single-shot thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Götborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129424v1</w:t>
+                <w:t xml:space="preserve">hal-02418235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie Raman Cohérente femtoseconde: quelles avancées et perspectives pour la mesure de la température des espèces gazeuses dans les écoulements réactifs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Développement de la spectroscopie DRASC femtoseconde à sonde à dérive de fréquences monocoup à la cadence de 1 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JT38 de l'AFVL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Meudon, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour le Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418334v1</w:t>
+                <w:t xml:space="preserve">hal-02418215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated pressure and temperature effect to laminar flame speed of acetone/air mixture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la formation du polluant NO dans une flamme de prémélange méthane/air stratifiée, swirlée et turbulente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour la Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670722v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitesse de flamme laminaire de combustibles multi-composants à haute pression</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PLIF Measurements of Nitric Oxide and Hydroxyl Radicals Distributions in Swirled Stratified Premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Symposium on applications of laser and imaging techniques to fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670762v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARS methane spectroscopy for temperature measurements in rocket engines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chaussard</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6-th European Conference on Nonlinear Optical Spectroscopy (ECONOS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Saint-Pétersbourg, Russia. Communication P15, Session 4: "Matter probing by CARS and FWM"</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447793v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARS methane spectroscopy for temperature measurements in rocket engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bertseva</w:t>
+                <w:t xml:space="preserve">Optical Investigation of Ignition Timing and Equivalence Ratio in Dual-Fuel CNG/Diesel Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C E Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Habiballah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Grisch</w:t>
+                <w:t xml:space="preserve">B Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE 2016 World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Detroit, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2016-01-0772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401097v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methane Raman spectrum up to 5500 cm-1. Application to the diagnostic of temperature in combustion media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion de carburant de 2ème génération en présence de composés oxygénés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Salamanque, Spain</w:t>
+              <w:t xml:space="preserve">Conférence plénière du GDR SUIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401132v1</w:t>
+                <w:t xml:space="preserve">hal-01675832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laminar flame speed measurements of multicomponent Jet A1 and Luche kerosene surrogate fuels in elevated pressure and temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopie Raman Cohérente femtoseconde: quelles avancées et perspectives pour la mesure de la température des espèces gazeuses dans les écoulements réactifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Nafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JT38 de l'AFVL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Meudon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevated pressure and temperature effect to laminar flame speed of acetone/air mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitesse de flamme laminaire de combustibles multi-composants à haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARS methane spectroscopy for temperature measurements in rocket engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jourdanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Habiballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 6-th European Conference on Nonlinear Optical Spectroscopy (ECONOS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Saint-Pétersbourg, Russia. Communication P15, Session 4: "Matter probing by CARS and FWM"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARS methane spectroscopy for temperature measurements in rocket engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jourdanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habiballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The methane Raman spectrum up to 5500 cm-1. Application to the diagnostic of temperature in combustion media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jourdanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saint-Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Salamanque, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement des techniques d'imagerie de fluorescence appliquées à des écoulements diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Cinétique et de Photochimie en Phase Gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convolutional Neural Network (CNN) for rapid CPP fs-CARS signal post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conference On Non-Linear Optical Spectroscopy (ECONOS - 24e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Berlin (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543903v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the flame dynamics during flame - cooling air film - wall interaction processes by simultaneous PIV, OH-PLIF and phosphor thermometry measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">H2 Thermometry by Chirped Probe Pulse Femtosecond CARS Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM - 12e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg (GB), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177804v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Temperature Precision with the Ratiometric Phosphor Thermometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Naples (Italie), Italy. Proceedings of the European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177789v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Measurements of Flame Front Location and Wall Temperature during Flame-Wall Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Chirped Probe Pulse Femtosecond CARS Thermometry on Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Naples (Italie), Italy. Proceedings of the European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference - Laser Diagnostics in Energy and Reacting Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Les Diablerets Conference Center in les Diablerets, Vaud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177786v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH and PAH laser-induced fluorescence and soot visualisation on a stratified and swirled ethylene/air flame at atmospheric pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Investigation of the flame dynamics during flame - cooling air film - wall interaction processes by simultaneous PIV, OH-PLIF and phosphor thermometry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC Laser Diagnostics in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168011v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence Ratio and Flame Structure Measurements in an LP Aero-engine Injection System under Relevant Operating Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Measurements of Flame Front Location and Wall Temperature during Flame-Wall Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Naples (Italie), Italy. Proceedings of the European Combustion Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048252v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimization of the Temperature Precision with the Ratiometric Phosphor Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Naples (Italie), Italy. Proceedings of the European Combustion Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OH and PAH laser-induced fluorescence and soot visualisation on a stratified and swirled ethylene/air flame at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRC Laser Diagnostics in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Les Diablerets, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivalence Ratio and Flame Structure Measurements in an LP Aero-engine Injection System under Relevant Operating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th ECM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigation of Thermoacoustic Oscillations in a Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12789,147 +14016,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE FLAME STRUCTURE IN A TRAPPED VORTEX COMBUSTOR USING LOW AND HIGH-SPEED OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-0-7918-4568-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12939,131 +14166,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCA – Plasma pour la combustion : contribution finale ONERA/LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13131,51 +14358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A60FC432"/>
+    <w:nsid w:val="1DFAB6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13362,51 +14589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-grisch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-7331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03381693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lameloise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac894c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boismain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201900094" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01684065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02731" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa92d7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rossow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.04.085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2016.2.52" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.07.110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasiri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elwardany" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.03.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Nasiri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei S. Sazhin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.07.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPVM6H6V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attal-Tr&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kristyadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.12.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdanneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gabard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3R9XH6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2605-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TT4HLFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maqua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Orain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertseva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiballah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0N9R8F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590900228" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR7TRV5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attaltretout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leboiteux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blaise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102672" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461769v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995082v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16660" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420082v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420057v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420070v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419021v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Yvonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nicolas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-0772" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670733v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447793v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habiballah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330113v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177804v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177789v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177786v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418130v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-grisch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-7331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03381693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lameloise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac894c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boismain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201900094" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01684065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02731" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa92d7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rossow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.04.085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.07.110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2016.2.52" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasiri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elwardany" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.03.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Nasiri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei S. Sazhin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.07.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPVM6H6V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attal-Tr&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kristyadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.12.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdanneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gabard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3R9XH6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570365v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maqua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Orain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2605-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TT4HLFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertseva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiballah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0N9R8F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590900228" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR7TRV5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attaltretout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leboiteux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnefoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102672" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Aldanawi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177810v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177813v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caceres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2022.LTh3E.2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM2A.2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16660" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420082v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420070v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419021v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Yvonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nicolas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-0772" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670733v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670722v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670762v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401097v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habiballah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401132v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330113v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583016v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583025v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583009v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177786v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>