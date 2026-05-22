--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1224,940 +1224,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spray Droplet Distribution on the Performances of a Kerosene Lean/Premixed Injector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best performing SiGe/Si core‐shell nanoparticles synthesized in one step for high capacity anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Antoine Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">John Alper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Boismain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-019-00073-5⟩</w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.970-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/batt.201900094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370399v1</w:t>
+                <w:t xml:space="preserve">cea-02290854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Salaün</w:t>
+                <w:t xml:space="preserve">A novel approach for in-situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Godard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.109-122. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.58-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129571v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for in-situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling a Rapid-Scan FT-IR Spectrometer with Quantum Cascade Lasers within a Single Setup: An Easy Way to Reach Microsecond Time Resolution without Losing Spectral Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lefevre</w:t>
+                <w:t xml:space="preserve">Josefine Schnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grisch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (7), pp.4368-4373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b04621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965562v1</w:t>
+                <w:t xml:space="preserve">hal-02066251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a Rapid-Scan FT-IR Spectrometer with Quantum Cascade Lasers within a Single Setup: An Easy Way to Reach Microsecond Time Resolution without Losing Spectral Information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">P. Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Beccard</w:t>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b04621⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066251v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best performing SiGe/Si core‐shell nanoparticles synthesized in one step for high capacity anodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Alper</w:t>
+                <w:t xml:space="preserve">Quantitative measurements of fuel distribution and flame structure in a lean-premixed aero-engine injection system by kerosene/OH-PLIF measurements under high-pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Boismain</w:t>
+                <w:t xml:space="preserve">E. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+                <w:t xml:space="preserve">L. Bouheraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.970-978. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.5215-5222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/batt.201900094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290854v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurements of fuel distribution and flame structure in a lean-premixed aero-engine injection system by kerosene/OH-PLIF measurements under high-pressure conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salaün</w:t>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rossow</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.171⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011677v1</w:t>
+                <w:t xml:space="preserve">hal-02052534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Spray Droplet Distribution on the Performances of a Kerosene Lean/Premixed Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Mulla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203, pp.217-229. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-019-00073-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052534v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of laminar flame speed measurement for kerosene fuels: Jet A-1, surrogate fuel and its pure components</w:t>
               </w:r>
@@ -2518,616 +2518,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pressure and preheating temperature on the laminar flame speed of methane/air and acetone/air mixtures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prepare for the Future Making Aero Engine Clean and Efficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.07.110⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (2), pp.52-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21820/23987073.2016.2.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611232v1</w:t>
+                <w:t xml:space="preserve">hal-02129573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015012v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, 13 p. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369895v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepare for the Future Making Aero Engine Clean and Efficient</w:t>
+                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (2), pp.52-54. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.33-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21820/23987073.2016.2.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129573v1</w:t>
+                <w:t xml:space="preserve">hal-02015012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Effects of pressure and preheating temperature on the laminar flame speed of methane/air and acetone/air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Rossow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185, pp.577--588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.07.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611204v1</w:t>
+                <w:t xml:space="preserve">hal-01611232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-dimensional quasi-discrete model for the analysis of Diesel fuel droplet heating and evaporation</w:t>
               </w:r>
@@ -3402,51 +3402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Spectroscopy for in Situ Diagnostics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Attal-Trétout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Packan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,51 +3510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Planar Laser-Induced Fluorescence in Combustion Research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4028,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (1), pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4118,51 +4118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARS spectroscopy of CH4 for implication of temperature measurements in supercritical LOX/CH4 combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177 (2), pp.249-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4661,51 +4661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic oxygen detection using two-photon degenerate four wave mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. J. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Attaltretout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional Neural Network for fast CPP-fs CARS signal postprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4877,825 +4877,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Framework application for Aeronautical Hydrogen Microinjectors Design</w:t>
+                <w:t xml:space="preserve">Simultaneous high-speed planar laser-induced fluorescence imaging of OH and NO in an H2/air jet diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deshons Anouck</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433118v1</w:t>
+                <w:t xml:space="preserve">hal-05176987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous high-speed planar laser-induced fluorescence imaging of OH and NO in an H2/air jet diffusion flame</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modeling and Parametric Studies on Chirped Probe Pulse Femtosecond CARS Spectra Applied to Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conference On Non-Linear Optical Spectroscopy (ECONOS - 23e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Meudon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176987v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Parametric Studies on Chirped Probe Pulse Femtosecond CARS Spectra Applied to Hydrogen</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference On Non-Linear Optical Spectroscopy (ECONOS - 23e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Meudon (France), France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582989v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artémis Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543877v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Twin Framework application for Aeronautical Hydrogen Microinjectors Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deshons Anouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artémis Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543807v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie par spectroscopie CPP fs-DRASC appliquée à l’Hydrogène</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermométrie par fluorescence induite par laser à deux couleurs sur l'atome d'indium pour l'étude des processus énergétiques en proche-paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL - 18e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583000v1</w:t>
+                <w:t xml:space="preserve">hal-05543932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie par fluorescence induite par laser à deux couleurs sur l'atome d'indium pour l'étude des processus énergétiques en proche-paroi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermométrie par spectroscopie CPP fs-DRASC appliquée à l’Hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL - 18e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543932v1</w:t>
+                <w:t xml:space="preserve">hal-05583000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Blowing Ratio on the Interaction Between a Flame and an Air-Cooled Combustor Wall</w:t>
               </w:r>
@@ -5824,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Aldanawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5900,178 +5900,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Chirp-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements: Application to high-pressure kerosene/air combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th LISBON Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vancouver, France. pp.LTh3E.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LACSEA.2022.LTh3E.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582923v1</w:t>
+                <w:t xml:space="preserve">hal-05582558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'incertitude de mesure de la phosphorescence induite par laser ratiométrique pour des applications de combustion proche-paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,424 +6108,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures simultanées de PIV, PLIF-OH, et thermophosphorescence lors de l'interaction entre une flamme et une paroi refroidie par film d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la température de surface par thermographie de luminophores dans le domaine fréquentiel : application à la tenue thermique de chambre de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Guerziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser (AFVL), Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirp-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements: Application to high-pressure kerosene/air combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Grisch</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th LISBON Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/LACSEA.2022.LTh3E.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05582558v1</w:t>
+                <w:t xml:space="preserve">hal-05582923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot size determination in a swirl stratified premixed ethylene-air flame by a sampling probe and elastic light scattering</w:t>
               </w:r>
@@ -6515,51 +6515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,77 +6640,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei-Silviu Milea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Francophone de Techniques Laser, CFTL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
@@ -6778,51 +6778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6903,51 +6903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7024,77 +7024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Safran, Apr 2021, Paris, France</w:t>
@@ -7123,90 +7123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Puggelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7261,51 +7261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS: Temperature Measurements in High-Pressure Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7337,144 +7337,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of PIV, LII, PAH-PLIF and OH-PLIF for the study of soot formation and flame structure in a swirl stratified premixed ethylene/air flame</w:t>
+                <w:t xml:space="preserve">Incandescence Induite par Laser Auto-Compensée à 2 Couleurs en flammes turbulentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123036v1</w:t>
+                <w:t xml:space="preserve">hal-02461769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Pure Rotational Chirped-Probe-Pulse CARS for singleshot thermometry in flames</w:t>
               </w:r>
@@ -7486,51 +7464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waruna Kulatilaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7571,122 +7549,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incandescence Induite par Laser Auto-Compensée à 2 Couleurs en flammes turbulentes</w:t>
+                <w:t xml:space="preserve">On the use of PIV, LII, PAH-PLIF and OH-PLIF for the study of soot formation and flame structure in a swirl stratified premixed ethylene/air flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461769v1</w:t>
+                <w:t xml:space="preserve">hal-03123036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t>
               </w:r>
@@ -7800,152 +7800,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418273v1</w:t>
+                <w:t xml:space="preserve">hal-02129959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermométrie DRASC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7996,237 +8022,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418373v1</w:t>
+                <w:t xml:space="preserve">hal-02418273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129959v1</w:t>
+                <w:t xml:space="preserve">hal-02418373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de distribution de taille de suie</w:t>
               </w:r>
@@ -8238,64 +8238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8323,2885 +8323,2885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lartigue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">I. Al-Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Oslo, Norway. pp.V006T07A002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419899v1</w:t>
+                <w:t xml:space="preserve">hal-02015243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de taille de suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097680v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+                <w:t xml:space="preserve">A new approach for in situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on Laser Induced Incandescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418306v1</w:t>
+                <w:t xml:space="preserve">hal-01818987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode innovante basée sur la diffusion spectrale de la lumière pour la mesure de taille de suie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée d’études belges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948099v1</w:t>
+                <w:t xml:space="preserve">hal-02419976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for in situ soot size distribution measurement based on spectrally resolved light scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Laser Induced Incandescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818987v1</w:t>
+                <w:t xml:space="preserve">hal-02097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études belges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mons, France</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419976v1</w:t>
+                <w:t xml:space="preserve">hal-02418306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CRCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015243v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities for laser diagnostics to make high-pressure aircraft engines clean and efficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">KAUST Research Conference: Combustion in Extreme Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KAUST University, Mar 2018, Thuwal, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419996v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities for laser diagnostics to make high-pressure aircraft engines clean and efficient</w:t>
+                <w:t xml:space="preserve">Advanced Laser Diagnostics in high-pressure spray combustion for future generation propulsion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KAUST Research Conference: Combustion in Extreme Conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KAUST University, Mar 2018, Thuwal, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">Princeton Instruments Combustion symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oxfordshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420082v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Laser Diagnostics in high-pressure spray combustion for future generation propulsion systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la formation de NO en chambre de combustion haute-pression par fluorescence induite par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Princeton Instruments Combustion symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Oxfordshire, United Kingdom</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420057v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la formation de NO en chambre de combustion haute-pression par fluorescence induite par laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Malbois</w:t>
+                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Niccolo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097674v1</w:t>
+                <w:t xml:space="preserve">hal-02098287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Brunet</w:t>
+                <w:t xml:space="preserve">LES evaluation of the spray characteristics impact on the flame in a lean-premixed injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolo Gori</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">12th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098287v1</w:t>
+                <w:t xml:space="preserve">hal-02419899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Optical Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non CO2 Mitigation Technology Workshop - Forum - AE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420070v1</w:t>
+                <w:t xml:space="preserve">hal-02418201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hochgreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418345v1</w:t>
+                <w:t xml:space="preserve">hal-02419957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418242v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668918v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ECM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420039v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419943v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420005v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Investigation with OH/kerosene PLIF of High-Pressure Lean Premixed Combustion at Gas Turbine Relevant Conditions: Fuel Distribution and Flame Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Jena, Germany</w:t>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418201v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the OH-PLIF data reduction technique to measure quantitative flame thickness in turbulent premixed flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on NO Pollutant Formation in High-Pressure Swirl-Stabilized Premixed Kerosene/air Flames using NO-, OH- and Kerosene-PLIF Laser Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419957v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation with OH/kerosene PLIF of High-Pressure Lean Premixed Combustion at Gas Turbine Relevant Conditions: Fuel Distribution and Flame Structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420016v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on NO Pollutant Formation in High-Pressure Swirl-Stabilized Premixed Kerosene/air Flames using NO-, OH- and Kerosene-PLIF Laser Diagnostics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Optical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Non CO2 Mitigation Technology Workshop - Forum - AE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419934v1</w:t>
+                <w:t xml:space="preserve">hal-02420070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of CPP-Femtosecond CARS for 1kHz single-shot thermometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Développement de la spectroscopie DRASC femtoseconde à sonde à dérive de fréquences monocoup à la cadence de 1 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Götborg, Sweden</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour le Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418235v1</w:t>
+                <w:t xml:space="preserve">hal-02418215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la spectroscopie DRASC femtoseconde à sonde à dérive de fréquences monocoup à la cadence de 1 kHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Development of CPP-Femtosecond CARS for 1kHz single-shot thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour le Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Götborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418215v1</w:t>
+                <w:t xml:space="preserve">hal-02418235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la formation du polluant NO dans une flamme de prémélange méthane/air stratifiée, swirlée et turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour la Mécanique des Fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
@@ -11230,103 +11230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLIF Measurements of Nitric Oxide and Hydroxyl Radicals Distributions in Swirled Stratified Premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on applications of laser and imaging techniques to fluid mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
@@ -11355,90 +11355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11493,51 +11493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Investigation of Ignition Timing and Equivalence Ratio in Dual-Fuel CNG/Diesel Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11614,90 +11614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion de carburant de 2ème génération en présence de composés oxygénés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rossow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11729,411 +11729,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed measurements of multicomponent Jet A1 and Luche kerosene surrogate fuels in elevated pressure and temperature conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Modica</w:t>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670733v1</w:t>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Talbaut</w:t>
+                <w:t xml:space="preserve">Laminar flame speed measurements of multicomponent Jet A1 and Luche kerosene surrogate fuels in elevated pressure and temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Raman Cohérente femtoseconde: quelles avancées et perspectives pour la mesure de la température des espèces gazeuses dans les écoulements réactifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12443,51 +12443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Habiballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12581,51 +12581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Habiballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
@@ -12906,51 +12906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional Neural Network (CNN) for rapid CPP fs-CARS signal post-processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12982,342 +12982,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2 Thermometry by Chirped Probe Pulse Femtosecond CARS Spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting (ECM - 12e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edimbourg (GB), France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583025v1</w:t>
+                <w:t xml:space="preserve">hal-05543903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chirped Probe Pulse Femtosecond CARS Thermometry on Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference - Laser Diagnostics in Energy and Reacting Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Les Diablerets Conference Center in les Diablerets, Vaud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543903v1</w:t>
+                <w:t xml:space="preserve">hal-05583009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped Probe Pulse Femtosecond CARS Thermometry on Hydrogen</w:t>
+                <w:t xml:space="preserve">H2 Thermometry by Chirped Probe Pulse Femtosecond CARS Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - Laser Diagnostics in Energy and Reacting Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Les Diablerets Conference Center in les Diablerets, Vaud, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM - 12e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg (GB), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583009v1</w:t>
+                <w:t xml:space="preserve">hal-05583025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the flame dynamics during flame - cooling air film - wall interaction processes by simultaneous PIV, OH-PLIF and phosphor thermometry measurements</w:t>
               </w:r>
@@ -13329,51 +13329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13405,299 +13405,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Measurements of Flame Front Location and Wall Temperature during Flame-Wall Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the Temperature Precision with the Ratiometric Phosphor Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Naples (Italie), Italy. Proceedings of the European Combustion Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177786v1</w:t>
+                <w:t xml:space="preserve">hal-04177789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Temperature Precision with the Ratiometric Phosphor Thermometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous Measurements of Flame Front Location and Wall Temperature during Flame-Wall Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Naples (Italie), Italy. Proceedings of the European Combustion Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177789v1</w:t>
+                <w:t xml:space="preserve">hal-04177786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH and PAH laser-induced fluorescence and soot visualisation on a stratified and swirled ethylene/air flame at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13761,90 +13761,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence Ratio and Flame Structure Measurements in an LP Aero-engine Injection System under Relevant Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ECM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, dubrovnik, Croatia</w:t>
@@ -13886,77 +13886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Thermoacoustic Oscillations in a Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14043,77 +14043,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE FLAME STRUCTURE IN A TRAPPED VORTEX COMBUSTOR USING LOW AND HIGH-SPEED OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14180,51 +14180,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCA – Plasma pour la combustion : contribution finale ONERA/LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14358,51 +14358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DFAB6CA"/>
+    <w:nsid w:val="ABD5F686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14589,51 +14589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-grisch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-7331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03381693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lameloise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac894c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boismain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201900094" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01684065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02731" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa92d7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rossow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.04.085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.07.110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2016.2.52" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasiri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elwardany" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.03.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Nasiri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei S. Sazhin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.07.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPVM6H6V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attal-Tr&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kristyadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.12.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdanneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gabard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3R9XH6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570365v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maqua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Orain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2605-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TT4HLFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertseva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiballah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0N9R8F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590900228" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR7TRV5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attaltretout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leboiteux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnefoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102672" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Aldanawi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177810v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177813v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caceres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2022.LTh3E.2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM2A.2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16660" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420082v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420070v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419021v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Yvonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nicolas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-0772" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670733v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670722v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670762v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401097v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habiballah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401132v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330113v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583016v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583025v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583009v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177786v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-grisch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-7331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03381693X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lameloise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac894c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boismain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201900094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01684065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02731" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa92d7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rossow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.04.085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21820/23987073.2016.2.52" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.07.110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasiri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elwardany" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.03.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Nasiri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei S. Sazhin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2013.07.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPVM6H6V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attal-Tr&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kristyadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.12.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdanneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gabard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3R9XH6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570365v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maqua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Orain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2605-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TT4HLFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertseva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiballah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0N9R8F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590900228" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Michaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR7TRV5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Attaltretout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leboiteux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnefoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102672" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Aldanawi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caceres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2022.LTh3E.2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177810v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177813v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Buisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177815v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Chaudhary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Guerziz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461769v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM2A.2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16660" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420082v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420057v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419957v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hochgreb" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419021v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Yvonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nicolas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-0772" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670733v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670722v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670762v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401097v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habiballah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401132v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330113v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583016v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583009v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583025v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177804v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177789v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177786v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>