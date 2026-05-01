--- v0 (2026-03-13)
+++ v1 (2026-05-01)
@@ -100,702 +100,702 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Environmental Hazard Resilience through Transdisciplinary Education</w:t>
+                <w:t xml:space="preserve">Taking fear back into the marginal value theorem: the rMVT and optimal boldness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Fox</w:t>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Porcherie</w:t>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Le Gourrierec</w:t>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Espace, Environnement, Risques et Résilience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, qpaf100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354427v1</w:t>
+                <w:t xml:space="preserve">hal-05248388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking fear back into the marginal value theorem: the rMVT and optimal boldness</w:t>
+                <w:t xml:space="preserve">How residual fertility impacts the efficiency of crop pest control by the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+                <w:t xml:space="preserve">Marine A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, qpaf100. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (2), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-024-01401-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248388v1</w:t>
+                <w:t xml:space="preserve">hal-04403761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How residual fertility impacts the efficiency of crop pest control by the sterile insect technique</w:t>
+                <w:t xml:space="preserve">Advancing Environmental Hazard Resilience through Transdisciplinary Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine A Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Lucie Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manon Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Espace, Environnement, Risques et Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403761v2</w:t>
+                <w:t xml:space="preserve">hal-05354427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ontogenic changes on the dynamics of a fungal crop disease model motivated by coffee leaf rust</w:t>
+                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-024-02053-4⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (Numéro spécial CARI 2022 - 2023), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.11338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484395v1</w:t>
+                <w:t xml:space="preserve">hal-04100767v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of ontogenic changes on the dynamics of a fungal crop disease model motivated by coffee leaf rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (Numéro spécial CARI 2022 - 2023), pp.12. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (3), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.11338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-024-02053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100767v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Financing Model for Cabbage Crops with Pest Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 378, pp.109332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -823,261 +823,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases for biocontrol</w:t>
+                <w:t xml:space="preserve">Optimal Control of Coffee Berry Borers: Synergy Between Bio-insecticide and Traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 356, pp.108968. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196 (3), pp.882-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2023.108968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-022-02151-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952381v1</w:t>
+                <w:t xml:space="preserve">hal-03954863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Coffee Berry Borers: Synergy Between Bio-insecticide and Traps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases for biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 196 (3), pp.882-899. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356, pp.108968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-022-02151-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2023.108968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954863v1</w:t>
+                <w:t xml:space="preserve">hal-03952381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
               </w:r>
@@ -1214,90 +1214,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (5), pp.e1011146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1325,720 +1325,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling of a pest in an age-structured crop model: The coffee berry borer case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13386⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676499v1</w:t>
+                <w:t xml:space="preserve">hal-03505679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of a pest in an age-structured crop model: The coffee berry borer case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Berge Tsanou</w:t>
+                <w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.193-206. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.967-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2022.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505679v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling coffee leaf rust dynamics to control its spread</w:t>
+                <w:t xml:space="preserve">Modelling and optimal strategy to control coffee berry borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2021018⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (18), pp.14569-14592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.7726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188365v1</w:t>
+                <w:t xml:space="preserve">hal-03334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimal strategy to control coffee berry borer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimal and sustainable management of a soilborne banana pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.7726⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397, pp.125883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334090v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal and sustainable management of a soilborne banana pest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling coffee leaf rust dynamics to control its spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Roger Tagne Wafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 397, pp.125883. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2021018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111065v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking advantage of pathogen diversity and immune priming to minimize disease prevalence in host mixtures: a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,90 +2106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When and how to fallow: first steps towards banana crop yield improvement through optimal and sustainable control of a soilborne pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Digital Agriculture in Africa, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2223,90 +2223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How optimal foragers should respond to habitat changes: on the consequences of habitat conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2353,51 +2353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic game approach to uninvadable strategies for biotrophic pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Yegorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,103 +2470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a banana soilborne pest in a multi-seasonal framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 322, pp.108324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2594,295 +2594,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus epidemics, plant-controlled population bottlenecks and the durability of plant resistance</w:t>
+                <w:t xml:space="preserve">Influence of the components of propagule pressure, Allee effects, and stochasticity on the time to establish introduced populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Rousseau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 471, pp.91-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149025v1</w:t>
+                <w:t xml:space="preserve">hal-02139554v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the components of propagule pressure, Allee effects, and stochasticity on the time to establish introduced populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virus epidemics, plant-controlled population bottlenecks and the durability of plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bonneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bajeux</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 471, pp.91-107. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1775), pp.20180263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139554v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of genetic drift, selection and accumulation level on virus adaptation to its host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,77 +2972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentative biocontrol when natural enemies are subject to Allee effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (7), pp.1561 - 1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3076,77 +3076,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating virus effective population size and selection without neutral markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,51 +3223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci in pepper control the effective population size of two RNA viruses at inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Barraillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between phytoplankton and bacteria: exclusion and coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,64 +3474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural enemies deployment in patchy environments for augmentative biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bapan Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 266 (1), pp.982-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3565,103 +3565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional response predicts the effect of resource distribution on the optimal movement rate of consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (12), pp.1570-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3720,77 +3720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and apparent compensation in plant-herbivore interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special Issue of the 4th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA’12 ) — Special Issue of PMA’12, 290, pp.192-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3824,51 +3824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal strategies for biomass productivity maximization in a photobioreactor using natural light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,90 +3928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How optimal foragers should respond to habitat changes: a reanalysis of the Marginal Value Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (5), pp.1237-1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stability for a model of competition in the chemostat with microbial inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4162,64 +4162,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal life-history strategies in seasonal consumer-resource dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65 (11), pp.3113--3125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4266,64 +4266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Intrapredatory Interferences on Impulsive Biological Control Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapna Nundloll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72 (8), pp.2113-2138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4370,64 +4370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two models of interfering predators in impulsive biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapna Nundloll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.102-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4461,64 +4461,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stability and optimisation of a general impulsive biological control model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 221 (2), pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4565,64 +4565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Partial Crop Harvest on Biological Pest Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapna Nundloll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rocky Mountain Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (5), pp.1633-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polytopic Lyapunov functions for persistence analysis of competing species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,51 +4760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a wastewater treatment plant with saturated control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4851,51 +4851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibria and stability analysis of a branched metabolic network with feedback inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,51 +4955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of orbitally stable zero dynamics for a class of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5046,51 +5046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performance of low-gain designs for bounded control of linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,51 +5150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust stabilization of a nonlinear cement mill model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,51 +5284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stabilization of feedforward systems with exponentially unstable Jacobian linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,338 +5414,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
+                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Courtois</w:t>
+                <w:t xml:space="preserve">Marine A. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108413v1</w:t>
+                <w:t xml:space="preserve">hal-05108421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
+                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
+              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108421v1</w:t>
+                <w:t xml:space="preserve">hal-05108413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal pest control for banana production based on a multi-seasonal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5764,3037 +5764,3037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sterile Insect Technique: accounting for residual fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2024 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">CJC-MA 2024 - Congrès Jeunes Chercheu(ses)(rs) en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706716v1</w:t>
+                <w:t xml:space="preserve">hal-04808537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioeconomic modelling for sustainable biological control against a cabbage pest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal control for a combination of cancer therapies in a model of cell competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milan, Italy. pp.1351-1357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695167v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling burrowing nematodes in banana roots based on an epidemiological model with variable infestation density</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bioeconomic modelling for sustainable biological control against a cabbage pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695163v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile Insect Technique: accounting for residual fertility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Controlling burrowing nematodes in banana roots based on an epidemiological model with variable infestation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJC-MA 2024 - Congrès Jeunes Chercheu(ses)(rs) en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808537v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control for a combination of cancer therapies in a model of cell competition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mazel</w:t>
+                <w:t xml:space="preserve">Sterility on the rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Djema</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721156v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Belkhayate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
+              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788971v1</w:t>
+                <w:t xml:space="preserve">hal-04664229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau RhizosPHARE, Nov 2024, Rennes, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664229v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'impact du ré-accouplement et des biais d'utilisation du sperme chez Drosophila suzukii: élaboration d'un modèle individu-centré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau RhizosPHARE, Nov 2024, Rennes, France. pp.36</w:t>
+              <w:t xml:space="preserve">JFSMA 2024 - 32ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IES de Cargèse, Nov 2024, Cargèse (Corse du Sud), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886133v1</w:t>
+                <w:t xml:space="preserve">hal-04808600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'impact du ré-accouplement et des biais d'utilisation du sperme chez Drosophila suzukii: élaboration d'un modèle individu-centré</w:t>
+                <w:t xml:space="preserve">Re-mating consequences on the efficiency of the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Courtois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2024 - 32ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IES de Cargèse, Nov 2024, Cargèse (Corse du Sud), France</w:t>
+              <w:t xml:space="preserve">DSABNS - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808600v1</w:t>
+                <w:t xml:space="preserve">hal-04452111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-mating consequences on the efficiency of the sterile insect technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biological control of diamondback moth: a mathematical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+              <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452111v1</w:t>
+                <w:t xml:space="preserve">hal-04452042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of diamondback moth: a mathematical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berge Tsanou</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">ECMTB 2024 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452042v1</w:t>
+                <w:t xml:space="preserve">hal-04706716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does residual fertility impact the effectiveness of the sterile insect technique in controlling Ceratitis capitata?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling plant - nematode interactions to understand plant tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144121v1</w:t>
+                <w:t xml:space="preserve">hal-04223383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plant - nematode interactions to understand plant tolerance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Modelling plant-nematodes interactions to understand plant tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">IMACS 2023 - 21st World Congress of the International Association for Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223383v1</w:t>
+                <w:t xml:space="preserve">hal-04216608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plant-nematodes interactions to understand plant tolerance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS 2023 - 21st World Congress of the International Association for Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">CMPD6 - Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216608v1</w:t>
+                <w:t xml:space="preserve">hal-04140599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+                <w:t xml:space="preserve">A sex- and stage-structured population dynamics model for pest control using the sterile insect technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPD6 - Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Winnipeg, Canada</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140599v1</w:t>
+                <w:t xml:space="preserve">hal-04144139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sex- and stage-structured population dynamics model for pest control using the sterile insect technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Self-financing model for cabbage crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144139v1</w:t>
+                <w:t xml:space="preserve">hal-04140598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-financing model for cabbage crops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How does residual fertility impact the effectiveness of the sterile insect technique in controlling Ceratitis capitata?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140598v1</w:t>
+                <w:t xml:space="preserve">hal-04144121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune priming and the limited diversity of resistance genes in host mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bifurcation analysis in a coffee leaf rust epidemiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes rencontres Plantes Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153946v1</w:t>
+                <w:t xml:space="preserve">hal-03896572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARI'2022 - Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">CMS winter meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713440v1</w:t>
+                <w:t xml:space="preserve">hal-04154036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t>
+                <w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMS winter meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Seminario franco-argentino sobre agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154036v1</w:t>
+                <w:t xml:space="preserve">hal-04154016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis in a coffee leaf rust epidemiological model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+                <w:t xml:space="preserve">Host mixtures for plant disease control: benefits from pathogen selection and immune priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896572v1</w:t>
+                <w:t xml:space="preserve">hal-03896181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A multi-seasonal model of plant-pest interactions: the coffee berry borer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario franco-argentino sobre agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t>
+              <w:t xml:space="preserve">MPDEE 2022 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154016v1</w:t>
+                <w:t xml:space="preserve">hal-03694889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host mixtures for plant disease control: benefits from pathogen selection and immune priming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">CARI'2022 - Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896181v1</w:t>
+                <w:t xml:space="preserve">hal-03713440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-seasonal model of plant-pest interactions: the coffee berry borer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune priming and the limited diversity of resistance genes in host mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Berge Tsanou</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2022 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Torino, Italy</w:t>
+              <w:t xml:space="preserve">15emes rencontres Plantes Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694889v1</w:t>
+                <w:t xml:space="preserve">hal-04153946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive model and hyperparasite-based biocontrol of coffee leaf rust propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+                <w:t xml:space="preserve">Host mixtures for plant disease control: from induced pathogen competition to the benefits of immune priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">MPDEE 2021 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456344v1</w:t>
+                <w:t xml:space="preserve">hal-03530951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host mixtures for plant disease control: from induced pathogen competition to the benefits of immune priming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impulsive model and hyperparasite-based biocontrol of coffee leaf rust propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2021 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530951v1</w:t>
+                <w:t xml:space="preserve">hal-03456344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and optimal control of the seasonal coffee leaf rust propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. pp.193-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8822,243 +8822,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, control, and optimization for tropical agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">Journée MODECO - Modélisation des Dynamiques Écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139546v1</w:t>
+                <w:t xml:space="preserve">hal-02794982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling and controlling fungus Hemileia vastatrix, a coffee pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UMR ISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782179v1</w:t>
+                <w:t xml:space="preserve">hal-02309454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
               </w:r>
@@ -9070,241 +9070,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MODECO - Modélisation des Dynamiques Écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire UMR ISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794982v1</w:t>
+                <w:t xml:space="preserve">hal-02782179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and controlling fungus Hemileia vastatrix, a coffee pest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling, control, and optimization for tropical agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
+              <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309454v1</w:t>
+                <w:t xml:space="preserve">hal-02139546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9368,103 +9368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural control of Radopholus similis in banana and plantain plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9483,342 +9483,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Mathematical Biology Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336458v1</w:t>
+                <w:t xml:space="preserve">hal-02794866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biology Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Corvallis, United States</w:t>
+              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794866v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control on a simple model of coffee berry borer infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9869,51 +9869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9945,899 +9945,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agricultural control of Radopholus similis in banana plantations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gene-for-gene epidemic models, systemic acquired resistance, and the evolution of plant parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clin Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">$MB^2$ 3rd Mathematical Biology Modelling Days of Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859995v1</w:t>
+                <w:t xml:space="preserve">hal-01955058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-for-gene epidemic models, systemic acquired resistance, and the evolution of plant parasites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Val</w:t>
+                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">$MB^2$ 3rd Mathematical Biology Modelling Days of Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955058v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
+                <w:t xml:space="preserve">Uninvadable strategies for biotrophic pathogens, from dynamic games to adaptive dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859994v1</w:t>
+                <w:t xml:space="preserve">hal-01940820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-seasonal model of the dynamics of banana plant-parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uninvadable strategies for biotrophic pathogens, from dynamic games to adaptive dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gene-for-gene epidemic models, systemic acquired resistance, and the evolution of plant parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clin Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940820v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-for-gene epidemic models, systemic acquired resistance, and the evolution of plant parasites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955069v1</w:t>
+                <w:t xml:space="preserve">hal-01871508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+                <w:t xml:space="preserve">An agricultural control of Radopholus similis in banana plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871508v1</w:t>
+                <w:t xml:space="preserve">hal-01859995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal resource allocation for biotrophic plant pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Yegorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10878,1744 +10878,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduced populations in a stochastic world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint estimation of effective population size and selection coefficient without neutrel markers: method validation and application to experimental evolution of viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bajeux</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402246v2</w:t>
+                <w:t xml:space="preserve">hal-02739698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic epidemiological model for the analysis of plant resistance break- down to pathogens subjected to genetic drift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait loci in pepper genome control the effective population size of two RNA viruses at inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Barraillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging trends in applied mathematics and mechanics (ETAMM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Szent István University. Gödöllo, HUN., Sep 2016, Kecskemét, Hungary. 591 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384427v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduced populations in a stochastic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMPDE 16 - 10. Models in Population Dynamics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université (AMU). FRA., Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of effective population size and selection coefficient without neutrel markers: method validation and application to experimental evolution of viruses</w:t>
+                <w:t xml:space="preserve">Introduced populations in a stochastic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Rousseau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nicolas Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
+              <w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739698v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci in pepper genome control the effective population size of two RNA viruses at inoculation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Stochastic epidemiological model for the analysis of plant resistance break- down to pathogens subjected to genetic drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bonneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Szent István University. Gödöllo, HUN., Sep 2016, Kecskemét, Hungary. 591 p</w:t>
+              <w:t xml:space="preserve">Emerging trends in applied mathematics and mechanics (ETAMM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738767v1</w:t>
+                <w:t xml:space="preserve">hal-01384427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations exposed to plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling biological evolution 2015: linking mathematical theories with empirical realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240378v1</w:t>
+                <w:t xml:space="preserve">hal-02738942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations exposed to plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations submitted to plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738942v1</w:t>
+                <w:t xml:space="preserve">hal-02738575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations submitted to plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">Modelling biological evolution 2015: linking mathematical theories with empirical realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738575v1</w:t>
+                <w:t xml:space="preserve">hal-01240378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting the durability of major resistance genes to plant viruses with quantitative resistance</w:t>
+                <w:t xml:space="preserve">Introduction strategies for biological control agents subject to Allee effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Rousseau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nicolas Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Grogningen, Netherlands. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095703v1</w:t>
+                <w:t xml:space="preserve">hal-00968180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d'introduction d'agents de lutte biologique soumis aux effets Allee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bajeux</w:t>
+                <w:t xml:space="preserve">Optimal natural enemies deployment in patchy environments for augmentative biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bapan Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Séminaire de la Société Francophone de Biologie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Biologie Théorique, May 2014, Saint Flour, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102298v1</w:t>
+                <w:t xml:space="preserve">hal-01087508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal natural enemies deployment in patchy environments for augmentative biological control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bapan Ghosh</w:t>
+                <w:t xml:space="preserve">Les stratégies d'introduction d'agents de lutte biologique soumis aux effets Allee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">34ème Séminaire de la Société Francophone de Biologie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Biologie Théorique, May 2014, Saint Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087508v1</w:t>
+                <w:t xml:space="preserve">hal-01102298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction strategies for biological control agents subject to Allee effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Feedback stabilization of predator-prey systems for impulsive biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Aug 2014, Cape Town, South Africa. 12336 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968180v1</w:t>
+                <w:t xml:space="preserve">hal-00968181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback stabilization of predator-prey systems for impulsive biological control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection of the durability of major resistance genes to plant viruses through quantitative resistance, a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMTB14 - 9. European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00968181v1</w:t>
+                <w:t xml:space="preserve">hal-02739537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of the durability of major resistance genes to plant viruses through quantitative resistance, a modeling approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling populations subjected to pulsed taking regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB14 - 9. European Conference on Mathematical and Theoretical Biology</w:t>
+              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739537v1</w:t>
+                <w:t xml:space="preserve">hal-01087514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling populations subjected to pulsed taking regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Protecting the durability of major resistance genes to plant viruses with quantitative resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087514v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive control for global stabilization of predator-prey systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12669,334 +12669,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plant compensatory effects in plant-insect dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Habitat quality and optimal foraging: the Marginal Value Theorem revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, (PMA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First Joint Congress on Evolutionary Biology (Evolution 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848422v1</w:t>
+                <w:t xml:space="preserve">hal-00848398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat quality and optimal foraging: the Marginal Value Theorem revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+                <w:t xml:space="preserve">Modelling plant compensatory effects in plant-insect dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Joint Congress on Evolutionary Biology (Evolution 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, (PMA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., 2012, Shanghai, China. pp.212-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2012.6524836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848398v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des stratégies de gestion de plantes résistantes aux virus dans un paysage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Modélisation et Régulation des Pollutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Montesquieu (Bordeaux 4). FRA.; Université Montpellier 1 (UM1). FRA.; Université de La Rochelle (ULR). FRA., Dec 2012, La Rochelle, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13140,1228 +13140,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic game for optimal resource allocation of annual plants and grazing consumers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+                <w:t xml:space="preserve">Optimal foraging predators in Leslie Gower models with alternative prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Teixeira-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848375v1</w:t>
+                <w:t xml:space="preserve">hal-00848449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal foraging predators in Leslie Gower models with alternative prey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamic game for optimal resource allocation of annual plants and grazing consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848449v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESS versus cooperative behavior in a consumer-resource model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
+                <w:t xml:space="preserve">ESS versus cooperative behaviour in a consumer-resource model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderi R. Akhmetzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Game Theory for Finance, Social and Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conference on Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850415v1</w:t>
+                <w:t xml:space="preserve">hal-00850412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESS versus cooperative behaviour in a consumer-resource model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anderi R. Akhmetzhanov</w:t>
+                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850412v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes-champignons pathogènes foliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">Premier Colloque National d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756003v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes-champignons pathogènes foliaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESS for life history of cooperating consumers facing cheating mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque National d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853204v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESS for life history of cooperating consumers facing cheating mutants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microalgal biomass surface productivity optimization based on a photobioreactor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Dynamic Games and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.180-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847277v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgal biomass surface productivity optimization based on a photobioreactor model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Masci</w:t>
+                <w:t xml:space="preserve">Join forces or cheat: evolutionary analysis of a consumer-resource system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Banff, Alberta, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847297v1</w:t>
+                <w:t xml:space="preserve">hal-00847269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Join forces or cheat: evolutionary analysis of a consumer-resource system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Optimization of a photobioreactor biomass production using natural light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Dynamic Games and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Atlanta, GA, United States. pp.4691-4696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847269v1</w:t>
+                <w:t xml:space="preserve">hal-00847288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a photobioreactor biomass production using natural light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal foraging in Leslie-Gower predator-prey models with alternative food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Teixeira-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847288v1</w:t>
+                <w:t xml:space="preserve">hal-00850419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal foraging in Leslie-Gower predator-prey models with alternative food</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ESS versus cooperative behavior in a consumer-resource model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop on Game Theory for Finance, Social and Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850419v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving competition in a complex ecosystem: application to anaerobic digestion</w:t>
               </w:r>
@@ -14373,51 +14373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14498,64 +14498,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Game Theory for Networks (GameNets 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Istanbul, Turkey. pp.357 - 365, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14615,51 +14615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.9707-9712, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14706,64 +14706,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Stability in a General Impulsive Biological Control Model with Harvest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapna Nundloll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.15517-15522, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14797,64 +14797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal release policy for prophylactic biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Second Multidisciplinary International Symposium on Positive Systems: theory and applications (POSTA 06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14905,51 +14905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux d'interactions : analyse, modélisation et simulation - RIAMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14974,51 +14974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive control of Lotka-Volterra systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15169,51 +15169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a wastewater treatment plant with saturated control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15251,51 +15251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibria and stability analysis of a branched metabolic network with feedback inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15385,51 +15385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Shiriaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Sevilla, Spain. pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15454,51 +15454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of time-optimal switchings for linear systems with complex poles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15536,81 +15536,81 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of orbitally stable zero dynamics for a class of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">CDC 2002 - 41st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2002.1184875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
@@ -15627,51 +15627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical systems that compute time-optimal switchings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15722,51 +15722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis of a continuous-time flow which computes time-optimal switchings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15807,256 +15807,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of linear systems with affine constraints: a gain-scheduling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improved performance of low-gain control for linear systems with saturated input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091598v1</w:t>
+                <w:t xml:space="preserve">hal-01091586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved performance of low-gain control for linear systems with saturated input</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Control of linear systems with affine constraints: a gain-scheduling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Sydney, Australia. pp.4785-4790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2001.914685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091586v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested linear low-gain design for semiglobal stabilization of feedforward systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16120,51 +16120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow control for global stabilization of feedforward systems with exponentially unstable Jacobian linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16250,312 +16250,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of biological control strategies in a self-financing plantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling, analysis and control of African cassava mosaic disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Borel Kenne Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berge Tsanou</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Bilbao, Spain. </w:t>
+              <w:t xml:space="preserve">, May 2025, Bilbao, Spain. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166981v1</w:t>
+                <w:t xml:space="preserve">hal-05167011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling, analysis and control of African cassava mosaic disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling of biological control strategies in a self-financing plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Bilbao, Spain. , 2025</w:t>
+              <w:t xml:space="preserve">, May 2025, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167011v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling and control of nematode impact on banana production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16574,467 +16574,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique for crop protection: accounting for residual fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Sterile Insect Technique for crop protection: accounting for residual fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS 2023 - 14th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain, Spain. </w:t>
+              <w:t xml:space="preserve">Le MOnde des Mathématiques Industrielles, MOMI2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Sophia Antipolis, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049975v1</w:t>
+                <w:t xml:space="preserve">hal-04144059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile Insect Technique for crop protection: accounting for residual fertility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ecophysiological modelling of plant-nematode interactions to understand plant tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le MOnde des Mathématiques Industrielles, MOMI2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Sophia Antipolis, France. </w:t>
+              <w:t xml:space="preserve">DSABNS 2023 Conference - 14th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144059v1</w:t>
+                <w:t xml:space="preserve">hal-04146030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modelling of plant-nematode interactions to understand plant tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sterile insect technique for crop protection: accounting for residual fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS 2023 Conference - 14th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain. 2023</w:t>
+              <w:t xml:space="preserve">DSABNS 2023 - 14th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146030v1</w:t>
+                <w:t xml:space="preserve">hal-04049975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique against the medfly: modelling, calibration and effect of residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. </w:t>
@@ -17063,77 +17063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual based model to optimize natural enemies deployment in augmentative biological control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17158,77 +17158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual based model to optimize natural enemies deployment in augmentative biological control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECOLOGY 2018 - International Conference on Ecological Sciences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17253,103 +17253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic drift as a tool to increase the durability of plant qualitative resistance to viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bonneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. , 165 p., 2016, “Building bridges between disciplines for sustainable management of plant virus diseases”. IPVE 2016. Programme and abstracts</w:t>
@@ -17378,90 +17378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17503,90 +17503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of the strength of genetic drift and selection from next generation sequencing time-sampled data : a case study on the adaptation of virus populations to host plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17628,77 +17628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting the durability of major resistance genes to plant viruses with quantitative resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17753,103 +17753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of quantitative plant resistance on within-host viral demo-genetic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Barraillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theoretical and experimental evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Fouly, Switzerland. pp.1, 2013</w:t>
@@ -18003,103 +18003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of quantitative plant resistance on within-host viral demo-genetic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Barraillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. journées des doctorants SPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1, 2013</w:t>
@@ -18173,90 +18173,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Book of the Academy Space, Environment, Risk and Resilience n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. , 2, 2024, 978-2957115433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -18304,64 +18304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18441,64 +18441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Join forces or cheat: evolutionary analysis of a consumer-resource system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18549,51 +18549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise-Linear Models of Genetic Regulatory Networks: Theory and Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18657,64 +18657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Release Policy for Prophylactic Biological Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Commault, Nicolas Marchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Systems: Proceedings of the second Multidisciplinary International Symposium on Positive Systems: Theory and Applications (POSTA 06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 341, Springe, 2006, </w:t>
@@ -18752,51 +18752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual constraints for the orbital stabilization of the Pendubot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18851,51 +18851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of a Metabolic Model with Sequential Feedback Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18978,77 +18978,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipuler les forces évolutives exercées par les plantes sur les virus pour améliorer la durabilité des gènes de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19096,51 +19096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a photobioreactor biomass production using natural light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19223,425 +19223,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyandry: A Threat or An opportunity for the Sterile Insect Technique?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Plant tolerance is explained by resource-based plant--nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208104v1</w:t>
+                <w:t xml:space="preserve">hal-05394092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant tolerance is explained by resource-based plant--nematode interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal pest control for banana production under varying infestation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394092v1</w:t>
+                <w:t xml:space="preserve">hal-05247381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pest control for banana production under varying infestation density</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
+                <w:t xml:space="preserve">Polyandry: A Threat or An opportunity for the Sterile Insect Technique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247381v1</w:t>
+                <w:t xml:space="preserve">hal-05208104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking fear back into the Marginal Value Theorem: the risk-MVT and optimal boldness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19659,90 +19659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How optimal foragers should respond to habitat changes? On the consequences of habitat conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19760,90 +19760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of the strength of genetic drift and selection from next generation sequencing time-sampled data : a case study on the adaptation of virus populations to host plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19910,51 +19910,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic optimal control for biomass productivity maximization in a photobioreactor using natural light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20015,51 +20015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between phytoplankton and bacteria: exclusion and coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20120,77 +20120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESS for life-history traits of cooperating consumers facing cheating mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7314, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20225,64 +20225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Join forces or cheat: evolutionary analysis of a consumer-resource system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20317,64 +20317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stability and optimisation of a general impulsive biological control model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6637, INRIA. 2008, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20409,64 +20409,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Partial Crop Harvest on Biological Pest Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapna Nundloll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6284, INRIA. 2007, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20488,64 +20488,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal release policy for prophylactic biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5849, INRIA. 2006, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20599,51 +20599,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of constrained systems: closed-loop, open-loop, and hybrid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. UCL Belgique, 2001. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20702,51 +20702,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of managed ecosystems, from bioreactors to agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic Control Engineering. Université Côte D'Azur, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20933,51 +20933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Porcherie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Gourrierec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04484395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02053-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100767v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11338" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589904v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Kambeu Youmbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4793810" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2023.108968" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02151-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505679v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tagne Wafo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7726" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111065v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam Chedjou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103785v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00437-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00307-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139554v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bajeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.03.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402250v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1063-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beno&#238;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0783-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.06.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12379" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44P1M504-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei R. Akhmetzhanov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.11.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0734-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Robledo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.07.049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01381.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Nundloll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9531-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902968779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2009.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2008-38-5-1633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.73" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2006.1.219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(03)00209-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00086-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jadot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalo Magni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.917663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(99)00011-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kemayou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706716v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junior Penlap Tamagoua" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886792" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03456344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530951v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02782179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309454v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139538v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clin Pauline" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guegan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402246v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384427v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240378v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095703v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102298v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087508v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00666" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739537v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemesle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00136" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524836" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848375v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Teixeira-Alves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderi R. Akhmetzhanov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grognard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Akhmetzhanov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847297v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847288v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717185" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sorba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091827v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137421" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01642" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02624" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091732v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00724" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Grognard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mazenc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582737" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091729v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-W. Perram" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shiriaev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091712v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184875" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091651v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980460" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091598v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.914685" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091586v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.758491" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05166981v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167011v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borel Kenne Meli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452078v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146030v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Davtian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797375v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738827v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808947v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848377v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8355-9_4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091662v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71988-5_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091661v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34774-7_12" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44928-7_20" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516705v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masci Pierre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394092v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05247381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892074v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M Hamelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954274v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687322v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722429v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491489v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320578v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171093v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070177v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01091828v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04176866v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Porcherie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Gourrierec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100767v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04484395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02053-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589904v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Kambeu Youmbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4793810" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02151-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2023.108968" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505679v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7726" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111065v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam Chedjou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tagne Wafo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103785v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00437-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00307-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139554v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bajeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.03.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402250v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1063-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beno&#238;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0783-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.06.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12379" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44P1M504-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei R. Akhmetzhanov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.11.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0734-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Robledo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.07.049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01381.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Nundloll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9531-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902968779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2009.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2008-38-5-1633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.73" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2006.1.219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(03)00209-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00086-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jadot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalo Magni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.917663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(99)00011-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kemayou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886792" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695163v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junior Penlap Tamagoua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03456344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02782179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139538v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clin Pauline" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859994v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guegan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955069v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402246v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384427v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738575v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102298v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968181v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00666" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087514v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemesle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095703v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00136" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848422v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524836" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848449v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Teixeira-Alves" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848375v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderi R. Akhmetzhanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756003v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grognard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Akhmetzhanov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847269v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717185" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850419v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sorba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091827v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137421" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01642" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02624" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091732v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00724" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Grognard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mazenc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582737" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091729v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-W. Perram" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shiriaev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091712v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184875" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091651v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980460" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091586v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091598v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.914685" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.758491" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borel Kenne Meli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05166981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452078v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146030v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Davtian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797375v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738827v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808947v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848377v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8355-9_4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091662v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71988-5_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091661v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34774-7_12" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44928-7_20" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516705v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masci Pierre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394092v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05247381v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892074v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M Hamelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954274v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687322v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722429v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491489v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320578v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171093v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070177v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01091828v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04176866v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>