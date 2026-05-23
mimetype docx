--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -472,261 +472,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
+                <w:t xml:space="preserve">Impact of ontogenic changes on the dynamics of a fungal crop disease model motivated by coffee leaf rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.11338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (3), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-024-02053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100767v3</w:t>
+                <w:t xml:space="preserve">hal-04484395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ontogenic changes on the dynamics of a fungal crop disease model motivated by coffee leaf rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88 (3), pp.30. </w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (Numéro spécial CARI 2022 - 2023), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-024-02053-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/arima.11338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484395v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100767v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Financing Model for Cabbage Crops with Pest Management</w:t>
               </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 378, pp.109332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -823,399 +823,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Coffee Berry Borers: Synergy Between Bio-insecticide and Traps</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-022-02151-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954863v1</w:t>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases for biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 356, pp.108968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mbs.2023.108968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Control of Coffee Berry Borers: Synergy Between Bio-insecticide and Traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196 (3), pp.882-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-022-02151-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t>
               </w:r>
@@ -1331,103 +1331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of a pest in an age-structured crop model: The coffee berry borer case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1585,975 +1585,975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimal strategy to control coffee berry borer</w:t>
+                <w:t xml:space="preserve">Modelling coffee leaf rust dynamics to control its spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Tagne Wafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.7726⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2021018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334090v1</w:t>
+                <w:t xml:space="preserve">hal-03188365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal and sustainable management of a soilborne banana pest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+                <w:t xml:space="preserve">Modelling and optimal strategy to control coffee berry borer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125883⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (18), pp.14569-14592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.7726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111065v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling coffee leaf rust dynamics to control its spread</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+                <w:t xml:space="preserve">Optimal and sustainable management of a soilborne banana pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Tagne Wafo</w:t>
+                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.26. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397, pp.125883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2021018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188365v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of pathogen diversity and immune priming to minimize disease prevalence in host mixtures: a model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Clin</w:t>
+                <w:t xml:space="preserve">When and how to fallow: first steps towards banana crop yield improvement through optimal and sustainable control of a soilborne pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Val</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (7), pp.1219-1227. </w:t>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Digital Agriculture in Africa, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-20-0429-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18713/JIMIS-120221-8-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124229v1</w:t>
+                <w:t xml:space="preserve">hal-03103785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and how to fallow: first steps towards banana crop yield improvement through optimal and sustainable control of a soilborne pest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+                <w:t xml:space="preserve">Taking advantage of pathogen diversity and immune priming to minimize disease prevalence in host mixtures: a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Digital Agriculture in Africa, </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (7), pp.1219-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18713/JIMIS-120221-8-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-20-0429-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103785v2</w:t>
+                <w:t xml:space="preserve">hal-03124229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How optimal foragers should respond to habitat changes: on the consequences of habitat conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic game approach to uninvadable strategies for biotrophic pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12080-019-00437-7⟩</w:t>
+              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.257-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13235-019-00307-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392973v1</w:t>
+                <w:t xml:space="preserve">hal-02147836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic game approach to uninvadable strategies for biotrophic pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Yegorov</w:t>
+                <w:t xml:space="preserve">How optimal foragers should respond to habitat changes: on the consequences of habitat conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.257-296. </w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13235-019-00307-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12080-019-00437-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147836v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a banana soilborne pest in a multi-seasonal framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2626,51 +2626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 471, pp.91-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bonneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3591,51 +3591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,248 +3818,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal strategies for biomass productivity maximization in a photobioreactor using natural light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How optimal foragers should respond to habitat changes: a reanalysis of the Marginal Value Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.11.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (5), pp.1237-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-013-0734-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871341v1</w:t>
+                <w:t xml:space="preserve">hal-00871355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How optimal foragers should respond to habitat changes: a reanalysis of the Marginal Value Theorem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal strategies for biomass productivity maximization in a photobioreactor using natural light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69 (5), pp.1237-1265. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.359-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-013-0734-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871355v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stability for a model of competition in the chemostat with microbial inputs</w:t>
               </w:r>
@@ -4149,51 +4149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal life-history strategies in seasonal consumer-resource dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,269 +5414,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
+                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
+              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108421v1</w:t>
+                <w:t xml:space="preserve">hal-05108413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
+                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Courtois</w:t>
+                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108413v1</w:t>
+                <w:t xml:space="preserve">hal-05108421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal pest control for banana production based on a multi-seasonal model</w:t>
               </w:r>
@@ -5701,51 +5701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5770,51 +5770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile Insect Technique: accounting for residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,631 +5993,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioeconomic modelling for sustainable biological control against a cabbage pest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sterility on the rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695167v1</w:t>
+                <w:t xml:space="preserve">hal-04788971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling burrowing nematodes in banana roots based on an epidemiological model with variable infestation density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695163v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau RhizosPHARE, Nov 2024, Rennes, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788971v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioeconomic modelling for sustainable biological control against a cabbage pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664229v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling burrowing nematodes in banana roots based on an epidemiological model with variable infestation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau RhizosPHARE, Nov 2024, Rennes, France. pp.36</w:t>
+              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886133v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'impact du ré-accouplement et des biais d'utilisation du sperme chez Drosophila suzukii: élaboration d'un modèle individu-centré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6694,77 +6694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-mating consequences on the efficiency of the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Belkhayate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6927,90 +6927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB 2024 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7029,273 +7029,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plant - nematode interactions to understand plant tolerance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Modelling plant-nematodes interactions to understand plant tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">IMACS 2023 - 21st World Congress of the International Association for Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223383v1</w:t>
+                <w:t xml:space="preserve">hal-04216608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plant-nematodes interactions to understand plant tolerance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Modelling plant - nematode interactions to understand plant tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS 2023 - 21st World Congress of the International Association for Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216608v1</w:t>
+                <w:t xml:space="preserve">hal-04223383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7346,51 +7346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sex- and stage-structured population dynamics model for pest control using the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7506,51 +7506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7575,51 +7575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does residual fertility impact the effectiveness of the sterile insect technique in controlling Ceratitis capitata?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,243 +7694,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis in a coffee leaf rust epidemiological model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+                <w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">CMS winter meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896572v1</w:t>
+                <w:t xml:space="preserve">hal-04154036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Clin</w:t>
+                <w:t xml:space="preserve">Bifurcation analysis in a coffee leaf rust epidemiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMS winter meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154036v1</w:t>
+                <w:t xml:space="preserve">hal-03896572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t>
               </w:r>
@@ -8171,90 +8171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-seasonal model of plant-pest interactions: the coffee berry borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2022 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8279,77 +8279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,260 +8502,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host mixtures for plant disease control: from induced pathogen competition to the benefits of immune priming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Clin</w:t>
+                <w:t xml:space="preserve">Impulsive model and hyperparasite-based biocontrol of coffee leaf rust propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2021 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530951v1</w:t>
+                <w:t xml:space="preserve">hal-03456344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive model and hyperparasite-based biocontrol of coffee leaf rust propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+                <w:t xml:space="preserve">Host mixtures for plant disease control: from induced pathogen competition to the benefits of immune priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">MPDEE 2021 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456344v1</w:t>
+                <w:t xml:space="preserve">hal-03530951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and optimal control of the seasonal coffee leaf rust propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8841,77 +8841,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée MODECO - Modélisation des Dynamiques Écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8936,90 +8936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and controlling fungus Hemileia vastatrix, a coffee pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9044,375 +9044,375 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UMR ISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782179v1</w:t>
+                <w:t xml:space="preserve">hal-02139538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, control, and optimization for tropical agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">Séminaire UMR ISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139546v1</w:t>
+                <w:t xml:space="preserve">hal-02782179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
+                <w:t xml:space="preserve">Modelling, control, and optimization for tropical agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139538v1</w:t>
+                <w:t xml:space="preserve">hal-02139546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural control of Radopholus similis in banana and plantain plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9420,51 +9420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9483,1024 +9483,1024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biology Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Corvallis, United States</w:t>
+              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794866v1</w:t>
+                <w:t xml:space="preserve">hal-03336458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal infection dynamics in spore producing pathogens: reconciling theory with experiment for the study of host-parasite interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Wild Plant Pathosystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Mathematical Biology Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336458v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control on a simple model of coffee berry borer infestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
+              <w:t xml:space="preserve">RVV 2019 - 17e Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309445v1</w:t>
+                <w:t xml:space="preserve">hal-02794756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of pathogen diversity and plant immunity to minimize disease prevalence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Val</w:t>
+                <w:t xml:space="preserve">Optimal control on a simple model of coffee berry borer infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RVV 2019 - 17e Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794756v1</w:t>
+                <w:t xml:space="preserve">hal-02309445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-for-gene epidemic models, systemic acquired resistance, and the evolution of plant parasites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clin Pauline</w:t>
+                <w:t xml:space="preserve">A multi-seasonal model of the dynamics of banana plant-parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Val</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">$MB^2$ 3rd Mathematical Biology Modelling Days of Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955058v1</w:t>
+                <w:t xml:space="preserve">hal-01871510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
+                <w:t xml:space="preserve">Gene-for-gene epidemic models, systemic acquired resistance, and the evolution of plant parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clin Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">$MB^2$ 3rd Mathematical Biology Modelling Days of Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859994v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uninvadable strategies for biotrophic pathogens, from dynamic games to adaptive dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940820v1</w:t>
+                <w:t xml:space="preserve">hal-01859994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-seasonal model of the dynamics of banana plant-parasitic nematodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uninvadable strategies for biotrophic pathogens, from dynamic games to adaptive dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yegorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871510v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene-for-gene epidemic models, systemic acquired resistance, and the evolution of plant parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clin Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10538,77 +10538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10646,51 +10646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agricultural control of Radopholus similis in banana plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10698,51 +10698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10767,90 +10767,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal resource allocation for biotrophic plant pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Yegorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Jul 2017, Toulouse, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11128,135 +11128,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduced populations in a stochastic world</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+                <w:t xml:space="preserve">Stochastic epidemiological model for the analysis of plant resistance break- down to pathogens subjected to genetic drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bonneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPDE 16 - 10. Models in Population Dynamics and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Université (AMU). FRA., Sep 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Emerging trends in applied mathematics and mechanics (ETAMM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738988v1</w:t>
+                <w:t xml:space="preserve">hal-01384427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduced populations in a stochastic world</w:t>
               </w:r>
@@ -11331,195 +11348,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic epidemiological model for the analysis of plant resistance break- down to pathogens subjected to genetic drift</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Introduced populations in a stochastic world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging trends in applied mathematics and mechanics (ETAMM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">CMPDE 16 - 10. Models in Population Dynamics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Université (AMU). FRA., Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384427v1</w:t>
+                <w:t xml:space="preserve">hal-02738988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations exposed to plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11600,51 +11600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations submitted to plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11725,51 +11725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11926,420 +11926,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal natural enemies deployment in patchy environments for augmentative biological control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback stabilization of predator-prey systems for impulsive biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Aug 2014, Cape Town, South Africa. 12336 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087508v1</w:t>
+                <w:t xml:space="preserve">hal-00968181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d'introduction d'agents de lutte biologique soumis aux effets Allee</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+                <w:t xml:space="preserve">Protection of the durability of major resistance genes to plant viruses through quantitative resistance, a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Séminaire de la Société Francophone de Biologie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Biologie Théorique, May 2014, Saint Flour, France</w:t>
+              <w:t xml:space="preserve">ECMTB14 - 9. European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102298v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback stabilization of predator-prey systems for impulsive biological control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal natural enemies deployment in patchy environments for augmentative biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bapan Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00968181v1</w:t>
+                <w:t xml:space="preserve">hal-01087508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of the durability of major resistance genes to plant viruses through quantitative resistance, a modeling approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Les stratégies d'introduction d'agents de lutte biologique soumis aux effets Allee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB14 - 9. European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">34ème Séminaire de la Société Francophone de Biologie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Biologie Théorique, May 2014, Saint Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739537v1</w:t>
+                <w:t xml:space="preserve">hal-01102298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling populations subjected to pulsed taking regimes</w:t>
               </w:r>
@@ -12351,51 +12351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12459,51 +12459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting the durability of major resistance genes to plant viruses with quantitative resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12669,403 +12669,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat quality and optimal foraging: the Marginal Value Theorem revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+                <w:t xml:space="preserve">Durabilité des stratégies de gestion de plantes résistantes aux virus dans un paysage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Joint Congress on Evolutionary Biology (Evolution 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Workshop Modélisation et Régulation des Pollutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montesquieu (Bordeaux 4). FRA.; Université Montpellier 1 (UM1). FRA.; Université de La Rochelle (ULR). FRA., Dec 2012, La Rochelle, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848398v1</w:t>
+                <w:t xml:space="preserve">hal-02803349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plant compensatory effects in plant-insect dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lebon</w:t>
+                <w:t xml:space="preserve">Habitat quality and optimal foraging: the Marginal Value Theorem revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, (PMA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First Joint Congress on Evolutionary Biology (Evolution 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848422v1</w:t>
+                <w:t xml:space="preserve">hal-00848398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des stratégies de gestion de plantes résistantes aux virus dans un paysage agricole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Modelling plant compensatory effects in plant-insect dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Modélisation et Régulation des Pollutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, (PMA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., 2012, Shanghai, China. pp.212-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2012.6524836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803349v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13073,51 +13073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. p.54</w:t>
@@ -13241,64 +13241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic game for optimal resource allocation of annual plants and grazing consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13343,493 +13343,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESS versus cooperative behaviour in a consumer-resource model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes-champignons pathogènes foliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderi R. Akhmetzhanov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Premier Colloque National d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850412v1</w:t>
+                <w:t xml:space="preserve">hal-00853204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
+                <w:t xml:space="preserve">ESS for life history of cooperating consumers facing cheating mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grognard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756003v1</w:t>
+                <w:t xml:space="preserve">hal-00847277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes-champignons pathogènes foliaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cadre théorique pour étudier les interactions plantes - champignons pathogènes foliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+                <w:t xml:space="preserve">F. Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque National d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853204v1</w:t>
+                <w:t xml:space="preserve">hal-02756003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESS for life history of cooperating consumers facing cheating mutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">ESS versus cooperative behaviour in a consumer-resource model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderi R. Akhmetzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Dynamic Games and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Banff, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Conference on Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847277v1</w:t>
+                <w:t xml:space="preserve">hal-00850412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal biomass surface productivity optimization based on a photobioreactor model</w:t>
               </w:r>
@@ -13919,90 +13919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Join forces or cheat: evolutionary analysis of a consumer-resource system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Dynamic Games and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14040,51 +14040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a photobioreactor biomass production using natural light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14239,90 +14239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESS versus cooperative behavior in a consumer-resource model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Game Theory for Finance, Social and Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14472,64 +14472,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between foraging predators and hiding preys as a nonzero-sum differential game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14968,222 +14968,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive control of Lotka-Volterra systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+                <w:t xml:space="preserve">Polytopic Lyapunov functions for the stability analysis of persistence of competing species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00724⟩</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.3699-3704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091732v1</w:t>
+                <w:t xml:space="preserve">hal-00999811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytopic Lyapunov functions for the stability analysis of persistence of competing species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+                <w:t xml:space="preserve">Positive control of Lotka-Volterra systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.3699-3704, </w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999811v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a wastewater treatment plant with saturated control</w:t>
               </w:r>
@@ -16295,51 +16295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bilbao, Spain. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16403,51 +16403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16511,51 +16511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16580,51 +16580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile Insect Technique for crop protection: accounting for residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16705,90 +16705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological modelling of plant-nematode interactions to understand plant tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2023 Conference - 14th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16813,51 +16813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique for crop protection: accounting for residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16938,51 +16938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique against the medfly: modelling, calibration and effect of residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17279,51 +17279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bonneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17372,70 +17372,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
+                <w:t xml:space="preserve">Joint estimation of the strength of genetic drift and selection from next generation sequencing time-sampled data : a case study on the adaptation of virus populations to host plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17451,116 +17451,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling biological evolution 2015: linking mathematical theories with empirical realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Leicester, United Kingdom. , 2015</w:t>
+              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, St Martin de Londres, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738798v1</w:t>
+                <w:t xml:space="preserve">hal-02797375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of the strength of genetic drift and selection from next generation sequencing time-sampled data : a case study on the adaptation of virus populations to host plant resistance</w:t>
+                <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17576,116 +17576,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, St Martin de Londres, France. , 2015</w:t>
+              <w:t xml:space="preserve">Modelling biological evolution 2015: linking mathematical theories with empirical realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Leicester, United Kingdom. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797375v1</w:t>
+                <w:t xml:space="preserve">hal-02738798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting the durability of major resistance genes to plant viruses with quantitative resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17792,51 +17792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Barraillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18042,51 +18042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Barraillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18428,90 +18428,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Join forces or cheat: evolutionary analysis of a consumer-resource system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Cardaliaguet and Ross Cressman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Dynamic Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.73-95, 2013, Annals of the International Society of Dynamic Games; v. 12, </w:t>
@@ -19109,51 +19109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a photobioreactor biomass production using natural light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masci Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19223,242 +19223,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant tolerance is explained by resource-based plant--nematode interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+                <w:t xml:space="preserve">Optimal pest control for banana production under varying infestation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394092v1</w:t>
+                <w:t xml:space="preserve">hal-05247381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pest control for banana production under varying infestation density</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
+                <w:t xml:space="preserve">Plant tolerance is explained by resource-based plant--nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247381v1</w:t>
+                <w:t xml:space="preserve">hal-05394092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyandry: A Threat or An opportunity for the Sterile Insect Technique?</w:t>
               </w:r>
@@ -19773,51 +19773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of the strength of genetic drift and selection from next generation sequencing time-sampled data : a case study on the adaptation of virus populations to host plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19904,293 +19904,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic optimal control for biomass productivity maximization in a photobioreactor using natural light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition between phytoplankton and bacteria: exclusion and coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7929, INRIA. 2012, pp.28</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8038, INRIA. 2012, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687322v1</w:t>
+                <w:t xml:space="preserve">hal-00722429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between phytoplankton and bacteria: exclusion and coexistence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic optimal control for biomass productivity maximization in a photobioreactor using natural light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoît</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8038, INRIA. 2012, pp.47</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7929, INRIA. 2012, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722429v2</w:t>
+                <w:t xml:space="preserve">hal-00687322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESS for life-history traits of cooperating consumers facing cheating mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7314, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20212,90 +20212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Join forces or cheat: evolutionary analysis of a consumer-resource system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei R. Akhmetzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7312, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20933,51 +20933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Porcherie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Gourrierec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100767v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04484395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02053-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589904v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Kambeu Youmbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4793810" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02151-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2023.108968" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505679v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7726" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111065v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam Chedjou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tagne Wafo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103785v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00437-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00307-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139554v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bajeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.03.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402250v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1063-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beno&#238;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0783-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.06.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12379" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44P1M504-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei R. Akhmetzhanov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.11.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0734-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Robledo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.07.049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01381.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Nundloll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9531-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902968779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2009.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2008-38-5-1633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.73" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2006.1.219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(03)00209-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00086-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jadot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalo Magni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.917663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(99)00011-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kemayou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886792" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695163v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junior Penlap Tamagoua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03456344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02782179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139538v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clin Pauline" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859994v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guegan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955069v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402246v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384427v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738575v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102298v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968181v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00666" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087514v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemesle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095703v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00136" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848422v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524836" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848449v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Teixeira-Alves" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848375v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderi R. Akhmetzhanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756003v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grognard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Akhmetzhanov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847269v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717185" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850419v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sorba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091827v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137421" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01642" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02624" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091732v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00724" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Grognard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mazenc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582737" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091729v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-W. Perram" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shiriaev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091712v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184875" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091651v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980460" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091586v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091598v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.914685" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.758491" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borel Kenne Meli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05166981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452078v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146030v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Davtian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797375v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738827v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808947v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848377v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8355-9_4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091662v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71988-5_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091661v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34774-7_12" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44928-7_20" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516705v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masci Pierre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394092v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05247381v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892074v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M Hamelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954274v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687322v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722429v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491489v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320578v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171093v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070177v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01091828v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04176866v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Porcherie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Gourrierec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04484395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02053-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100767v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11338" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589904v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Kambeu Youmbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4793810" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2023.108968" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02151-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505679v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tagne Wafo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7726" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111065v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam Chedjou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103785v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yegorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00307-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00437-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139554v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bajeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.03.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402250v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1063-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beno&#238;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0783-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Ghosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.06.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12379" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44P1M504-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0734-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei R. Akhmetzhanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.11.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Robledo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.07.049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01381.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Nundloll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9531-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902968779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2009.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2008-38-5-1633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.73" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2006.1.219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(03)00209-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00086-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jadot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalo Magni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.917663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(99)00011-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kemayou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886792" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junior Penlap Tamagoua" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695167v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154036v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03456344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530951v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02782179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336458v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02794756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clin Pauline" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guegan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955069v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384427v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402246v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738575v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00666" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739537v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102298v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087514v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemesle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095703v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00136" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803349v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848398v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524836" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848449v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Teixeira-Alves" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848375v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847277v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Akhmetzhanov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756003v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grognard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850412v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderi R. Akhmetzhanov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847269v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717185" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850419v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sorba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091827v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GAMENETS.2009.5137421" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01642" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02624" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751456v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999811v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Grognard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mazenc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582737" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091732v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00724" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091729v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-W. Perram" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shiriaev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091712v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184875" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091651v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980460" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091586v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091598v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.914685" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.758491" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borel Kenne Meli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05166981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452078v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146030v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Davtian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797375v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738798v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738827v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808947v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848377v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8355-9_4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091662v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71988-5_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091661v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34774-7_12" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395030v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44928-7_20" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516705v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masci Pierre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05247381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394092v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892074v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M Hamelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954274v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722429v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687322v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491489v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320578v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171093v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070177v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01091828v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04176866v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>