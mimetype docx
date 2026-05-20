--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -368,913 +368,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes de fragments de navire (Saint-Gervais 9) sur les plages Saint-Gervais et du Cavaou, à Fos-sur-Mer (Bouches-du-Rhône) : les indic es d’une possible épave à dolia ?</w:t>
+                <w:t xml:space="preserve">Tree rings reveal the correlation between the Kaindy Lake submerged forest and the historical 1889 M 8.2 Chilik earthquake (Kazakhstan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeonautica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (3), pp.3533-3558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-024-06927-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910691v1</w:t>
+                <w:t xml:space="preserve">hal-04751355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical range of wildfire regime in black pine forests outside actual target of public policies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Découvertes de fragments de navire (Saint-Gervais 9) sur les plages Saint-Gervais et du Cavaou, à Fos-sur-Mer (Bouches-du-Rhône) : les indic es d’une possible épave à dolia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Archaeonautica, 22, pp.57-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355051v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree rings reveal the correlation between the Kaindy Lake submerged forest and the historical 1889 M 8.2 Chilik earthquake (Kazakhstan)</w:t>
+                <w:t xml:space="preserve">Historical range of wildfire regime in black pine forests outside actual target of public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
+                <w:t xml:space="preserve">Justin Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rizza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Peter Fulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">Serena Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Amandine Burguet-Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 121 (3), pp.3533-3558. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-024-06927-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751355v1</w:t>
+                <w:t xml:space="preserve">hal-05355051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing spatiotemporal paleoclimate reconstructions of hydroclimate across the Mediterranean over the last millennium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">202 years of changes in Mediterranean fire regime in Pinus nigra forest, Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Anchukaitis</w:t>
+                <w:t xml:space="preserve">Peter Z Fulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Touchan</w:t>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Meko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Said Slimani</w:t>
+                <w:t xml:space="preserve">Pasquale Moneglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-024-07166-6⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 554, pp.121658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593713v1</w:t>
+                <w:t xml:space="preserve">hal-04405701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">202 years of changes in Mediterranean fire regime in Pinus nigra forest, Corsica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">European larch sapwood: A model for predicting the cambial age and for a more accurate dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Raese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Moneglia</w:t>
+                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121658⟩</w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.126150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405701v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European larch sapwood: A model for predicting the cambial age and for a more accurate dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Shindo</w:t>
+                <w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Raese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
+                <w:t xml:space="preserve">Alba Ferreira Domìnguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83, pp.126150. </w:t>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.312-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10572414.2023.2286998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504206v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t>
+                <w:t xml:space="preserve">Enhancing spatiotemporal paleoclimate reconstructions of hydroclimate across the Mediterranean over the last millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">Kevin Anchukaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t>
+                <w:t xml:space="preserve">Ramzi Touchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+                <w:t xml:space="preserve">David Meko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Divić</w:t>
+                <w:t xml:space="preserve">Dalila Kherchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Ferreira Domìnguez</w:t>
+                <w:t xml:space="preserve">Said Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54 (2), pp.312-331. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (6), pp.5351-5371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10572414.2023.2286998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-024-07166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04364007v1</w:t>
+                <w:t xml:space="preserve">hal-04593713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
               </w:r>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ejtehadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Zare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1537,77 +1537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiocarbon spike at 14 300 cal yr BP in subfossil trees provides the impulse response function of the global carbon cycle during the Late Glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Askari‐chaverdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (2), pp.545-559. </w:t>
@@ -1952,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2043,51 +2043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,4083 +2141,4083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPOLOGY, PRODUCTIVITY AND DYNAMICS OF ALEPPO PINE STANDS IN THE OUARSENIS MASSIF (ALGERIA)</w:t>
+                <w:t xml:space="preserve">The decline of Fraxinus angustifolia Vahl in a Mediterranean salt meadow: Chlorophyll fluorescence measurements in long-term field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sarmoum</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Navarro-Cirrillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Caroline Lecareux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Abdoun</w:t>
+                <w:t xml:space="preserve">Franco Miglietta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGROFOR - International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (2), pp.112-121. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7251/AGRENG2002114S⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017845v1</w:t>
+                <w:t xml:space="preserve">hal-02980230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decline of Fraxinus angustifolia Vahl in a Mediterranean salt meadow: Chlorophyll fluorescence measurements in long-term field experiment</w:t>
+                <w:t xml:space="preserve">Geoarchaeology of the 18th century Qoroq shipwreck, Caspian Sea, Iran: A tale of sailing in a dynamic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Lahijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Tofighian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keivan Kabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980230v1</w:t>
+                <w:t xml:space="preserve">hal-03023253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of the 18th century Qoroq shipwreck, Caspian Sea, Iran: A tale of sailing in a dynamic environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les aménagements « bois-pierre » de la Marronède centrale (Fos-su-Mer) : premières études archéologiques et dendro-archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Lahijani</w:t>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Tofighian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keivan Kabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019 (52), pp.85-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023253v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aménagements « bois-pierre » de la Marronède centrale (Fos-su-Mer) : premières études archéologiques et dendro-archéologiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.901-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227421v1</w:t>
+                <w:t xml:space="preserve">hal-03048599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">TYPOLOGY, PRODUCTIVITY AND DYNAMICS OF ALEPPO PINE STANDS IN THE OUARSENIS MASSIF (ALGERIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sarmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Navarro-Cirrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Abdoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (4), pp.901-918. </w:t>
+              <w:t xml:space="preserve">AGROFOR - International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.112-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7251/AGRENG2002114S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048599v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate-growth relationships in a Larix decidua Mill. network in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guia Giovannelli</w:t>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 664, pp.554-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465935v1</w:t>
+                <w:t xml:space="preserve">hal-02092458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-growth relationships in a Larix decidua Mill. network in the French Alps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bilan actuel et rétrospectif du dépérissement du cèdre de l’Atlas dans le Parc national de Theniet El Had (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sarmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Navarro-Cerrilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.404⟩</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2019.342.a31636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092458v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan actuel et rétrospectif du dépérissement du cèdre de l’Atlas dans le Parc national de Theniet El Had (Algérie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Impact of drought and site characteristics on vitality and radial growth of Cedrus atlantica Manetti in the Ouarsenis massif (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sarmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Navarro-Cerrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Abdoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/bft2019.342.a31636⟩</w:t>
+              <w:t xml:space="preserve">AGROFOR - International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7251/AGRENG1903042S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353704v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drought and site characteristics on vitality and radial growth of Cedrus atlantica Manetti in the Ouarsenis massif (Algeria)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Relationship between climate and growth of two North African varieties of Pinus pinaster Arn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Fkiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGROFOR - International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7251/AGRENG1903042S⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), pp.327-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.12610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467999v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between climate and growth of two North African varieties of Pinus pinaster Arn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guia Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Khorchani</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Larbi Khouja</w:t>
+                <w:t xml:space="preserve">Anne Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Khaldi</w:t>
+                <w:t xml:space="preserve">Ilaria Spanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (3), pp.327-334. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aje.12610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093686v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood 14C Dating with AixMICADAS: Methods and Application to Tree-Ring Sequences from the Younger Dryas Event in the Southern French Alps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Histoire de la vigne sauvage, Vitis vinifera ssp. sylvestris, en Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annik Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2017.83⟩</w:t>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecmed.2018.2029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683046v1</w:t>
+                <w:t xml:space="preserve">hal-01885857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évolution singulière, de la terre vers l’eau : la dendrochronologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subfossil trees suggest enhanced Mediterranean hydroclimate variability at the onset of the Younger Dryas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Büntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Treydte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeonautica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.Article n° 13980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32251-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archaeonautica.372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02083783v1</w:t>
+                <w:t xml:space="preserve">hal-01884902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-rings to climate relationships in nineteen provenances of four black pines sub-species ( Pinus nigra Arn.) growing in a common garden from Northwest Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une évolution singulière, de la terre vers l’eau : la dendrochronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archaeonautica.372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887088v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fir expansion not controlled by moderate densities of large herbivores: a Mediterranean mountain grassland conservation issue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tree-rings to climate relationships in nineteen provenances of four black pines sub-species ( Pinus nigra Arn.) growing in a common garden from Northwest Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Fkiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0774-y⟩</w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.44 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988992v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la vigne sauvage, Vitis vinifera ssp. sylvestris, en Camargue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fir expansion not controlled by moderate densities of large herbivores: a Mediterranean mountain grassland conservation issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ecmed.2018.2029⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (4), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0774-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885857v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil trees suggest enhanced Mediterranean hydroclimate variability at the onset of the Younger Dryas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maren Pauly</w:t>
+                <w:t xml:space="preserve">La construction en mélèze dans les Alpes du Sud depuis le xe siècle : une nouvelle lecture dendrochronologique de l’occupation humaine en montagne et des ressources forestières, données et méthodologies inédites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Helle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32251-2⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.5877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884902v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en mélèze dans les Alpes du Sud depuis le xe siècle : une nouvelle lecture dendrochronologique de l’occupation humaine en montagne et des ressources forestières, données et méthodologies inédites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Shindo</w:t>
+                <w:t xml:space="preserve">Wood 14C Dating with AixMICADAS: Methods and Application to Tree-Ring Sequences from the Younger Dryas Event in the Southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (2), pp.63-75. </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (01), pp.51-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.5877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2017.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050266v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the chronology and use of timber in the palaces and palace-like structures of the Sasanian Empire in “Persis” (SW Iran)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">Climate controls on tree growth in the Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Touchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Askari Chaverdi</w:t>
+                <w:t xml:space="preserve">Kevin J. Anchukaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Balatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">David M Meko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Santelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dalila Kerchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.134 - 141. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (10), pp.1429 - 1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683617693901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772543v1</w:t>
+                <w:t xml:space="preserve">hal-01773445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late glacial and early Holocene hydroclimate variability in northwest Iran (Talesh Mountains) inferred from chironomid and pollen analysis</w:t>
+                <w:t xml:space="preserve">Dendroecological study of Pinus halepensis and Pinus pinea in northeast coastal dunes in Tunisia according to distance from the shoreline and dieback intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">Beya Bachtobji Bouachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Sharifi</w:t>
+                <w:t xml:space="preserve">Ali Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ponel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Hedi El Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (2), pp.151-167. </w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-017-9969-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2017.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681624v1</w:t>
+                <w:t xml:space="preserve">hal-01681580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate controls on tree growth in the Western Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montpellier, hôtel Richer de Belleval une maison médiévale et ses modifications (milieu XIIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin J. Anchukaitis</w:t>
+                <w:t xml:space="preserve">F. Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Meko</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Sournia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études héraultaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.112-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773445v1</w:t>
+                <w:t xml:space="preserve">hal-03532968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent climate hiatus revealed dual control by temperature and drought on the stem growth of Mediterranean &amp;lt;i&amp;gt;Quercus ilex&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morine Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morine Lempereur</w:t>
+                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (1), pp.42-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.13495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendroecological study of Pinus halepensis and Pinus pinea in northeast coastal dunes in Tunisia according to distance from the shoreline and dieback intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beya Bachtobji Bouachir</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ginette Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2017.06.008⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681580v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montpellier, hôtel Richer de Belleval une maison médiévale et ses modifications (milieu XIIIe-XIXe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the chronology and use of timber in the palaces and palace-like structures of the Sasanian Empire in “Persis” (SW Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Askari Chaverdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Balatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Loppe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Coralie Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études héraultaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.134 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532968v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late glacial and early Holocene hydroclimate variability in northwest Iran (Talesh Mountains) inferred from chironomid and pollen analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Cyril Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Arash Sharifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Saracco</w:t>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.151-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-017-9969-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605939v1</w:t>
+                <w:t xml:space="preserve">hal-01681624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des facteurs stationnels sur la croissance radiale et la réponse du pin d’Alep au climat dans le massif de l’Ouarsenis, Algérie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ecology of vertical life in harsh environments: The case of mycorrhizal symbiosis with secular cliff climbing trees (Juniperus phoenicea L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mathaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.132-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2016.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444081v1</w:t>
+                <w:t xml:space="preserve">hal-01444638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of vertical life in harsh environments: The case of mycorrhizal symbiosis with secular cliff climbing trees (Juniperus phoenicea L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Early Bronze Age pile-dwelling settlement of discovered in Alepu lagoon (municipality of Sozopol, department of Burgas), Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetana Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sternberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.8203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2016.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444638v1</w:t>
+                <w:t xml:space="preserve">hal-03504006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early Bronze Age pile-dwelling settlement of discovered in Alepu lagoon (municipality of Sozopol, department of Burgas), Bulgaria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etat sanitaire des peuplements de pin d’Alep (Pinus halepensis Mill.) dans le massif forestier de Senalba (Djelfa, Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzid Nedjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gahdab Chakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.156-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03504006v1</w:t>
+                <w:t xml:space="preserve">hal-03437791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient juniper trees growing on cliffs: toward a long Mediterranean tree-ring chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Mathaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrochronologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.79--88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2015.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat sanitaire des peuplements de pin d’Alep (Pinus halepensis Mill.) dans le massif forestier de Senalba (Djelfa, Algérie)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deep Soil Conditions Make Mediterranean Cork Oak Stem Growth Vulnerable to Autumnal Rainfall Decline in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed N. Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f7100245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437791v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Soil Conditions Make Mediterranean Cork Oak Stem Growth Vulnerable to Autumnal Rainfall Decline in Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed N. Rejeb</w:t>
+                <w:t xml:space="preserve">Landscape evolution and agro-sylvo-pastoral activities on the Gorgan Plain (NE Iran) in the last 6000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Shumilovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franҫois Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (10), pp.1676 - 1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683616646841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f7100245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444036v1</w:t>
+                <w:t xml:space="preserve">hal-01691283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape evolution and agro-sylvo-pastoral activities on the Gorgan Plain (NE Iran) in the last 6000 years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des facteurs stationnels sur la croissance radiale et la réponse du pin d’Alep au climat dans le massif de l’Ouarsenis, Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sarmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Abdoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 329 (3), pp.17-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683616646841⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691283v1</w:t>
+                <w:t xml:space="preserve">hal-01444081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of more frequent droughts on a relict low-altitude Pinus uncinata stand in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.82. </w:t>
@@ -6268,77 +6268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the climatic drivers determining photosynthesis and carbon allocation in evergreen Mediterranean forests using multiproxy long time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gea-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6535,64 +6535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,77 +6669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land-use legacies: multi-centuries years-old management control of between-stands variability at the landscape scale in Mediterranean mountain forests, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern Forests: a Journal of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6889,64 +6889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse xylologique de la coque et du fardage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6997,64 +6997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between climate and radial growth in black pine (Pinus nigra Arnold ssp. salzmannii (Dunal) Franco) from the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70 (1), pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7114,64 +7114,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouarmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7222,77 +7222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étalonnage du temps du radiocarbone par les cernes des arbres. L’apport des séries dendrochronologiques du gisement de bois subfossiles du torrent des Barbiers (Alpes Françaises du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berne Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7356,77 +7356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term summer (AD751-2008) temperature fluctuation in the French Alps based on tree-ring data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7515,51 +7515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8404,77 +8404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of land-use abandonment control tree-recruitment and forest dynamics in mediterranean mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (6), pp.936-948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8639,1372 +8639,1372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques modifient l'équilibre pin sylvestre / pin d'Alep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ripert</w:t>
+                <w:t xml:space="preserve">Les changements climatiques modifient l’équilibre pin sylvestre/pin d’Alep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 169, pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587992v1</w:t>
+                <w:t xml:space="preserve">hal-03974486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique et de la canicule de 2003 sur la productivité et l’aire de répartition du pin sylvestre et du pin d’Alep en région méditerranéenne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Ripert</w:t>
+                <w:t xml:space="preserve">Les changements climatiques modifient l'équilibre pin sylvestre / pin d'Alep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, hors-série 3, pp.67-73</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 169, pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976091v1</w:t>
+                <w:t xml:space="preserve">hal-02587992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques modifient l’équilibre pin sylvestre/pin d’Alep.</w:t>
+                <w:t xml:space="preserve">Impact du changement climatique et de la canicule de 2003 sur la productivité et l’aire de répartition du pin sylvestre et du pin d’Alep en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Er-Yuan Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 169, pp.47-51</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, hors-série 3, pp.67-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974486v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in European precipitation seasonality and in drought frequencies revealed by a four-century-long tree-ring isotopic record from Brittany, western France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Stievenard</w:t>
+                <w:t xml:space="preserve">Impact du changement climatique sur la productivité forestière et le déplacement d'une limite bioclimatique en région méditerranéenne française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Ingénieries EAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00067886v1</w:t>
+                <w:t xml:space="preserve">hal-03976095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (2), pp.153-162</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 62 (2), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2005007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883870v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur la productivité forestière et le déplacement d'une limite bioclimatique en région méditerranéenne française.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Last-millennium summer-temperature variations in western Europe based on proxy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ingénieries EAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (4), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1191/0959683605hl81rp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976095v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Guibal</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Torre</w:t>
+                <w:t xml:space="preserve">Franck Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Martin</w:t>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (2), pp.153-162. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 62 (2), pp.153-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451826v1</w:t>
+                <w:t xml:space="preserve">hal-00883870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last-millennium summer-temperature variations in western Europe based on proxy data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Impact du changement climatique sur la productivité forestière et le déplacement d'une limite bioclimatique en région méditerranéenne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, p. 49 - p. 61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457698v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur la productivité forestière et le déplacement d'une limite bioclimatique en région méditerranéenne française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ripert</w:t>
+                <w:t xml:space="preserve">First evidence of “in situ” Eemian sediments on the high plateau of Evian (Western Alps, France) : implications for the chronology of the Last Glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Triganon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2004.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601077v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of “in situ” Eemian sediments on the high plateau of Evian (Western Alps, France) : implications for the chronology of the Last Glaciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Changes in European precipitation seasonality and in drought frequencies revealed by a four-century-long tree-ring isotopic record from Brittany, western France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raffalli-Delerce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Triganon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ponel</w:t>
+                <w:t xml:space="preserve">P.A. Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hebrard</w:t>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.35-47. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2004.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-004-0458-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123228v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00067886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we reconstruct browsing history and how far back? Lessons from Vaccinium parvifolium Smith in Rees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 201 (2-3), pp.171-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10076,64 +10076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (6), pp.987-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10192,77 +10192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth change of young Picea sitchensis in response to deer browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 180 (1-3), pp.413-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10321,64 +10321,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of young Tsuga heterophylla to deer browsing: developing tools to assess deer impact on forest dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10489,51 +10489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Escarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 98, pp.271-283. </w:t>
@@ -10577,295 +10577,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing browsing influence in forest understory using dendrochronology on Haida Gwaii archipelago (British Columbia, Canada)</w:t>
+                <w:t xml:space="preserve">Influence of browsing cessation on Picea sitchensis radial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58 (8), pp.853-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2001168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973164v1</w:t>
+                <w:t xml:space="preserve">hal-00883326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of browsing cessation on Picea sitchensis radial growth</w:t>
+                <w:t xml:space="preserve">Assessing browsing influence in forest understory using dendrochronology on Haida Gwaii archipelago (British Columbia, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19 (1), pp.139-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2001168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00883326v1</w:t>
+                <w:t xml:space="preserve">hal-03973164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated responses of Pinus halepensis forest productivity to climatic change and CO2 increase using a statistical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 26 (4), pp.405-421. </w:t>
@@ -11081,90 +11081,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11200,1631 +11200,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bois de construction du chaland gallo-romain Arles-Rhône 3 (Bouches-du-Rhône). Datation, exploitation et mise en oeuvre.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Constructions en bois et habitat rural rupestre en Basse-Provence au Moyen Âge. Dendrologie, anthracologie et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Venot-Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France. pp.89-100</w:t>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France. pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143838v1</w:t>
+                <w:t xml:space="preserve">hal-02143968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions en bois et habitat rural rupestre en Basse-Provence au Moyen Âge. Dendrologie, anthracologie et archéologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les bois de construction du chaland gallo-romain Arles-Rhône 3 (Bouches-du-Rhône). Datation, exploitation et mise en oeuvre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France. pp.131-138</w:t>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France. pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143968v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager une lagune à la fin de l’âge du Bronze : usage du bois et génie végétal sur le site de la Motte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guia Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Spanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l’Antiquité (XVIe av. J.-C. – IIe s. ap. J.-C). Grèce, Italie, Europe occidentale. Approches méthodologiques et techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Lamouille, P. Péfau, S. Rougier-Blanc (Dirs), Apr 2018, Journée d’étude, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02315155v1</w:t>
+                <w:t xml:space="preserve">hal-01925625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation 14C à résolution annuelle d’arbres subfossiles du Dryas Récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée du RÉseau Francophone du RADIOCARBONE:Analyses et InterprétatioN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5A-01 Annual ¹⁴C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian R. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrology and Dendrochronology of Ancient Shipwrecks from Caska (Pag Island, Croatia): New Data for the Definition of Adriatic Shipbuilding Traditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Radic Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Spanu</w:t>
+                <w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t>
+              <w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925625v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aménager une lagune à la fin de l’âge du Bronze : usage du bois et génie végétal sur le site de la Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l’Antiquité (XVIe av. J.-C. – IIe s. ap. J.-C). Grèce, Italie, Europe occidentale. Approches méthodologiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Lamouille, P. Péfau, S. Rougier-Blanc (Dirs), Apr 2018, Journée d’étude, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981116v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02315155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage et archéobotanique en Istrie (Croatie) : les données fournies par le vivier à poissons antique de Busuja (Poreč)</w:t>
+                <w:t xml:space="preserve">Hydroclimatic changes in Iran, during the Lateglacial/Holocene transition, based on chironomid analysis: Comparison of records from Lake Neor (NW Iran) and Lake Arjan (SW Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Rovira</w:t>
+                <w:t xml:space="preserve">C Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Tillier</w:t>
+                <w:t xml:space="preserve">H. Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">A. Naderi Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’Ecole Doctorale Sciences de l’Environnement, ED 251</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125513v1</w:t>
+                <w:t xml:space="preserve">hal-02390998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat de la fin de l’âge du Bronze entre lagune et fleuve : le site immergé de la Motte (Agde, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gascó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International SPF-APRAB : Entre Terres et eaux, Les sites littoraux de l’Âge du Bronze, spécificités et relations avec l’arrière-pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thibault Lachenal, Yves Billaud, Oct 2017, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimatic changes in Iran, during the Lateglacial/Holocene transition, based on chironomid analysis: Comparison of records from Lake Neor (NW Iran) and Lake Arjan (SW Iran)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Subfossil trees from the Southern French Alps: Lateglacial wood and 14C measurements from Aix-en-Provence Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Naderi Beni</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l’Ecole Doctorale Sciences de l’Environnement, ED 251</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390998v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil trees from the Southern French Alps: Lateglacial wood and 14C measurements from Aix-en-Provence Content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Tuna</w:t>
+                <w:t xml:space="preserve">Réponse homogène de l'architecture des arbres au climat dans de nombreux biomes : conséquences sur l'adaptation des forêts au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Buissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Ecoveg: Congrès International Francophone en Écologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Forêt Montmorency, Canada. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550318v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse homogène de l'architecture des arbres au climat dans de nombreux biomes : conséquences sur l'adaptation des forêts au changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echantillonnage et archéobotanique en Istrie (Croatie) : les données fournies par le vivier à poissons antique de Busuja (Poreč)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Girard</w:t>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Buissard</w:t>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
+                <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoveg: Congrès International Francophone en Écologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Forêt Montmorency, Canada. pp.38</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607966v1</w:t>
+                <w:t xml:space="preserve">halshs-02125513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimatic changes in Talesh Mts, NW-Iran, during the Lateglacial and Holocene, based on chironomid and pollen analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12866,90 +12866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimatic changes in Talesh Mts, NW-Iran, during the Lateglacial-early Holocene transition, based on chironomid and pollen analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12991,103 +12991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimatic changes in Talesh Mts, NW Iran, during the last 15,000 years, based on a chironomid analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naderi Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie 2016, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
@@ -13110,260 +13110,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old viticulture in the southern alpine French Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude dendrochrono-écologique de constructions traditionnelles dans les Alpes du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Archéométrie 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981044v1</w:t>
+                <w:t xml:space="preserve">hal-01981058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dendrochrono-écologique de constructions traditionnelles dans les Alpes du Sud</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PIN D’ALEP : Croissance des pins d’Alep sur différents milieux post-industriels du Bassin Minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981058v1</w:t>
+                <w:t xml:space="preserve">hal-04623247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance radiale des pins d’Alep sur différents terrils du Bassin Minier de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13382,139 +13356,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIN D’ALEP : Croissance des pins d’Alep sur différents milieux post-industriels du Bassin Minier de Provence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Old viticulture in the southern alpine French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Trets, France</w:t>
+              <w:t xml:space="preserve">TRACE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623247v1</w:t>
+                <w:t xml:space="preserve">hal-01981044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie maritime, archéologie navale et dendrochronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCADE 2014. Approche diachronique et regards croisés : archéologie, dendrochronologie et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13539,77 +13539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochrono-ecological and archaeological study of traditonal buildings in the southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium WoodSciCraft 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13634,77 +13634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last-millennium summer-temperature variations in Brianconnais (French Alps) based on a composite tree-ring larch chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Georges Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13759,77 +13759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de l'archive sédimentaire lacustre pour reconstruire l'évolution passée des interactions Homme / paysage / climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13878,480 +13878,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00605553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage forestier post-déprise agricole : hétérogénéité ou banalisation du paysage ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les relations homme-milieu depuis 5 000 ans à travers un enregistrement lacustre d'altitude ( Mercantour, France )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des milieux aux territoires forestiers, itinéraires biogéographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arras, France. 403 p</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757563v1</w:t>
+                <w:t xml:space="preserve">halsde-00540224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations homme-milieu depuis 5 000 ans à travers un enregistrement lacustre d'altitude ( Mercantour, France )</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysage forestier post-déprise agricole : hétérogénéité ou banalisation du paysage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Des milieux aux territoires forestiers, itinéraires biogéographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arras, France. 403 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00540224v1</w:t>
+                <w:t xml:space="preserve">hal-02757563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la réponse de la végétation aux changements climatiques, approche par transects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre l'âge et le diamètre de racines prélevées sur des digues de protection contre les inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Paris, France. pp.37-48</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie en France Table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591977v1</w:t>
+                <w:t xml:space="preserve">hal-02592671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre l'âge et le diamètre de racines prélevées sur des digues de protection contre les inondations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Zanetti</w:t>
+                <w:t xml:space="preserve">Suivi de la réponse de la végétation aux changements climatiques, approche par transects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie en France Table ronde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France</w:t>
+              <w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592671v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of plasticity estimated on wood records within an expanding Cedrus forest. Diaporama</w:t>
               </w:r>
@@ -14583,77 +14583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold of land-use abandonment controls the rate of Pinus sylvestris recruitment and the forest dynamics in a Mediterranean mountain (Provence, S-E France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Rings in Archeology, Climatology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tervuren, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14672,284 +14672,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la réponse de la végétation aux changements climatiques, approche par transects, thème nouveaux besoins en matière de suivi à long terme des forêts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.Y. Liang</w:t>
+                <w:t xml:space="preserve">Micro-evolution in exotic tree populations: example of Cedrus atlantica introduced in France mid XIXth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFOR écosystèmes forestiers De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">Gordon Conference on quantitative genetics and genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Ventura, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587022v1</w:t>
+                <w:t xml:space="preserve">hal-02833762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-evolution in exotic tree populations: example of Cedrus atlantica introduced in France mid XIXth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
+                <w:t xml:space="preserve">Changement observé de distribution du pin sylvestre et pin d'Alep dans le Sud-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference on quantitative genetics and genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Ventura, United States. 1 p</w:t>
+              <w:t xml:space="preserve">La forêt face aux changements climatiques acquis et incertitudes journées d'information et de débat du GIP ECOFOR, Paris, 13-15 décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833762v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement observé de distribution du pin sylvestre et pin d'Alep dans le Sud-Est de la France</w:t>
+                <w:t xml:space="preserve">Climate change impact on Mediterranean pines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
@@ -14967,97 +14967,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E.Y. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forêt face aux changements climatiques acquis et incertitudes journées d'information et de débat du GIP ECOFOR, Paris, 13-15 décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">MEDPINE 3, international conference on conservation, regeneration and restoration of mediterranean pines and their ecosystem, Bari, Italy, September 25-30 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587032v1</w:t>
+                <w:t xml:space="preserve">hal-02587028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on Mediterranean pines</w:t>
+                <w:t xml:space="preserve">Suivi de la réponse de la végétation aux changements climatiques, approche par transects, thème nouveaux besoins en matière de suivi à long terme des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
@@ -15075,73 +15075,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E.Y. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDPINE 3, international conference on conservation, regeneration and restoration of mediterranean pines and their ecosystem, Bari, Italy, September 25-30 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.3</w:t>
+              <w:t xml:space="preserve">ECOFOR écosystèmes forestiers De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587028v1</w:t>
+                <w:t xml:space="preserve">hal-02587022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of year 2003 drought and heat on the main forest species in Mediterranean France, session C: Drought effects on forest growth (Room code: SR4, first floor)</w:t>
               </w:r>
@@ -15414,77 +15414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber in Lower Provence medieval rural architecture: new cross-disciplinary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Venot-Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15509,77 +15509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bois architecturés de la basse-Provence rupestre médiévale : nouvelles approches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Venot-Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2019 XXIIe colloque du GMPCA Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15604,103 +15604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual 14C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
@@ -15723,497 +15723,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of wood used in the construction of the two horeiae-type vessels Toulon 1 and 2 (1st century AD, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paysage, gestions des ressources et économie végétale dans la zone du Parentin entre l’époque impériale et la fin de l’Antiquité. Premiers résultats de l'enquête paléobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t>
+              <w:t xml:space="preserve">Table ronde internationale « AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo. Per un bilancio consultivo e prospettivo »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01978879v1</w:t>
+                <w:t xml:space="preserve">hal-02122479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, gestions des ressources et économie végétale dans la zone du Parentin entre l’époque impériale et la fin de l’Antiquité. Premiers résultats de l'enquête paléobotanique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of wood used in the construction of the two horeiae-type vessels Toulon 1 and 2 (1st century AD, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale « AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo. Per un bilancio consultivo e prospettivo »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bari, Italie</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122479v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape, resources and vegetal economy in the Parentium zone (I-V c. AD). First results of a palaeobotanic research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aleppo pines installed on coal mine waste dumps grow much better than expected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium "Transformations of Adriatic Europe (2nd-9th c.)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02122522v1</w:t>
+                <w:t xml:space="preserve">hal-04484224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleppo pines installed on coal mine waste dumps grow much better than expected</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landscape, resources and vegetal economy in the Parentium zone (I-V c. AD). First results of a palaeobotanic research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Symposium "Transformations of Adriatic Europe (2nd-9th c.)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484224v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02122522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de modélisation des peuplements forestiers actuels dans le cadre d’une reconstitution de la forêt médiévale en Basse Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16283,103 +16283,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Tree rings reveal the correlation between the Kaindy Lake submerged forest and the historical 1889 M 8.2 Chilik earthquake (Kazakhstan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.121(9):11221-11221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16410,90 +16410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasradin Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16846,51 +16846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16906,293 +16906,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôtel d'Arlatan (IVe-XIXe s.) Arles (13)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centre urbain ancien, étude de bâti, Lézignan-Corbières (Aude). Rapport Final d’Opération d’étude de bâti, Inrap Méditerranée, DRAC/SRA Occitanie, 296 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Garnotel</w:t>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aspord-Mercier</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport d'opération archéologique en suivi de travaux, mars 2021, SRA PACA; Mosaïques archéologie. 2021, pp.3 vol</w:t>
+                <w:t xml:space="preserve">Bruno Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613716v1</w:t>
+                <w:t xml:space="preserve">hal-04966422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre urbain ancien, étude de bâti, Lézignan-Corbières (Aude). Rapport Final d’Opération d’étude de bâti, Inrap Méditerranée, DRAC/SRA Occitanie, 296 p</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hôtel d'Arlatan (IVe-XIXe s.) Arles (13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Garnotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aspord-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport d'opération archéologique en suivi de travaux, mars 2021, SRA PACA; Mosaïques archéologie. 2021, pp.3 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966422v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16 rue de l'Aspic à Nîmes (30) : évolution d'une maison de ville (XVe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17236,51 +17236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10-12 rue de l'Horloge à Nîmes (30) : coeur de la propriété Scatisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17350,51 +17350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nîmes; IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17425,77 +17425,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17534,90 +17534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17656,77 +17656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17830,51 +17830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Wibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] FA11144001, Inrap. 2014, 187 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -18018,51 +18018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18262,77 +18262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18384,51 +18384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vulnérabilité de la forêt méditerranéenne face à une sécheresse accrue. Rapport final du projet DROUGHT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18436,51 +18436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2011, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18506,51 +18506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18622,51 +18622,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t>
+                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
@@ -18680,111 +18680,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.48</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589259v1</w:t>
+                <w:t xml:space="preserve">hal-02589258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t>
+                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
@@ -18798,87 +18798,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.19</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589258v1</w:t>
+                <w:t xml:space="preserve">hal-02589259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur le déplacement d'une limite bioclimatique en région méditerranéenne</w:t>
               </w:r>
@@ -19186,51 +19186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEBE085A"/>
+    <w:nsid w:val="A7F6F21A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19334,51 +19334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A7B91249"/>
+    <w:nsid w:val="283CB4E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19482,51 +19482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ACD4EE2F"/>
+    <w:nsid w:val="0D0FD043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19719,51 +19719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imbe.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518761v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bernabei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Stefani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cherubini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2026.126480" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05355051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Badeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ful&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Felix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Burguet-Moretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04593713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Anchukaitis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Touchan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kherchouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Slimani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-024-07166-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z Ful&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Moneglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04152868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Amini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ejtehadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Zare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22092/IJB.2023.129427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04211049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Fkiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Rzigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Ghazghazi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi M. Khouja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhamid Khaldi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha51312599" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03380634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03017845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarmoum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Navarro-Cirrillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG2002114S" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02980230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Miglietta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03023253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Tofighian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Kabiri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.404" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353704v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Navarro-Cerrilo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.342.a31636" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02467999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Navarro-Cerrillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1903042S" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02093686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Khorchani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Khouja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Khaldi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12610" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.83" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.372" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01887088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2018.05.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01988992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0774-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2018.2029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Pauly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Helle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32251-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5877" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari Chaverdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balatti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Santelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.01.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Anchukaitis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Meko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kerchouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617693901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13495" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681580v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Bachtobji Bouachir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khorchani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi El Aouni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2017.06.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sournia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444638v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mathaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mandin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.07.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504006v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetana Popova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8203" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9RHVRD68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Nedjimi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahdab Chakali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444036v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Zribi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Rejeb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Rejeb" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f7100245" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691283v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois Demory" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646841" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2014.00082" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232222v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gea-Izquierdo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3695-2015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242844v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.10.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN0HQMTL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233326v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Felix Kaiser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedrich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kromer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816932v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amodei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0237-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouarmim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0565-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233328v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berne Kromer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Talamo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5991" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2010.00185.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76F4612A9DB6988F9FCD40295EAFDCD2B7F714D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930756v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0020-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595626v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025992v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610362813" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591019v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chandioux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryuan Liang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658119v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9065-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E82BF7B1E9D4F2740D6EE39E41435A6CF0715929/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Liang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thaabet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587992v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976091v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er-Yuan Liang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974486v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffalli-Delerce" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0458-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LCXPH3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883870v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451826v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457698v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rathgeber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Edouard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl81rp" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601077v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123228v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Triganon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebrard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCZLKS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451829v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.06.026" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZPJ31-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451830v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01040.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLN02JP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451832v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(02)00655-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5L8BWXV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451834v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0272-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q65C7046-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192207v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escarr&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2002.980209.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPRM1FXT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883326v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Keller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001168" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457725v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Keller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00053-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NNKV36X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424173v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Columeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1160" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143838v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143968v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot-Tisserand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315155v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978912v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156537v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390998v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aubert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahijani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550318v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607966v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buissard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391148v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naderi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391192v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391058v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981044v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981058v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627126v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623247v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448026v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981060v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757563v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591977v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592671v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589633v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadbin Henri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545676v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587022v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833762v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587028v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587072v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eryuan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440129v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Staub" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20027" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083873v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357819v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978879v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484224v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601154v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Venot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589595v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671637v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966364v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouch&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613716v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garnotel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966422v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894678v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499012v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498918v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595600v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583969v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580036v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicaud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Edouard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imbe.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518761v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bernabei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Stefani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cherubini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2026.126480" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05355051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Badeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ful&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Felix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Burguet-Moretti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127671" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z Ful&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Moneglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04593713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Anchukaitis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Touchan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kherchouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Slimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-024-07166-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04152868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Amini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ejtehadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Zare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22092/IJB.2023.129427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04211049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Fkiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Rzigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Ghazghazi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi M. Khouja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelhamid Khaldi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha51312599" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03380634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02980230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Miglietta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03023253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Tofighian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Kabiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102582" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03017845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarmoum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Navarro-Cirrillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG2002114S" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Navarro-Cerrilo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.342.a31636" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02467999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Navarro-Cerrillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1903042S" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02093686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Khorchani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Khouja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Khaldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12610" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885857v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2018.2029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Pauly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Helle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32251-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.372" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01887088v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2018.05.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01988992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0774-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5877" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.83" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Anchukaitis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Meko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kerchouche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617693901" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681580v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Bachtobji Bouachir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khorchani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi El Aouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2017.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532968v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loppe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sournia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681557v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13495" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari Chaverdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balatti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Santelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.01.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mathaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mandin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.07.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504006v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetana Popova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8203" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9RHVRD68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Nedjimi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahdab Chakali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444036v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Zribi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Rejeb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Rejeb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f7100245" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691283v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois Demory" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646841" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rovera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2014.00082" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232222v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gea-Izquierdo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3695-2015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242844v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.10.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN0HQMTL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233326v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Felix Kaiser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedrich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kromer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816932v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amodei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0237-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouarmim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-011-0565-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233328v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berne Kromer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Talamo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5991" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2010.00185.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76F4612A9DB6988F9FCD40295EAFDCD2B7F714D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930756v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0020-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595626v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025992v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610362813" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591019v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chandioux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryuan Liang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658119v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9065-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E82BF7B1E9D4F2740D6EE39E41435A6CF0715929/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Liang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thaabet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976091v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er-Yuan Liang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976095v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rathgeber" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Edouard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl81rp" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883870v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601077v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123228v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Triganon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebrard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.011" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCZLKS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067886v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffalli-Delerce" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0458-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LCXPH3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451829v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.06.026" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZPJ31-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451830v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01040.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLN02JP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451832v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(02)00655-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5L8BWXV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451834v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0272-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q65C7046-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192207v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escarr&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2002.980209.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPRM1FXT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Keller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001168" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973164v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457725v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Keller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00053-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NNKV36X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424173v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Columeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1160" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143968v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Venot-Tisserand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143838v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315155v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390998v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aubert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahijani" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156537v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourette" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550318v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607966v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buissard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391148v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naderi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391192v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391058v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981058v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623247v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627126v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981044v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448026v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981060v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757563v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592671v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591977v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589633v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadbin Henri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545676v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833762v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587032v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587028v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587022v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587072v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eryuan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440129v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Staub" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20027" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083873v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357819v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978879v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484224v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601154v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Venot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589595v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671637v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966364v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouch&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966422v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613716v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garnotel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894678v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499012v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498918v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595600v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583969v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Manlay" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580036v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicaud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Edouard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>