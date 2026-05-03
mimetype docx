--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -719,278 +719,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
+                <w:t xml:space="preserve">Ultrasound-Enhanced Deracemization: Toward the Existence of Agonist Effects in the Interpretation of Spontaneous Symmetry Breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Favrelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guillen</w:t>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.2151 - 2155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg501765g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129358v1</w:t>
+                <w:t xml:space="preserve">hal-01929350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-Enhanced Deracemization: Toward the Existence of Agonist Effects in the Interpretation of Spontaneous Symmetry Breaking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (5), pp.2151 - 2155. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (40), pp.12921-12930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg501765g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929350v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur la chimie en Midi-Pyrénées</w:t>
               </w:r>
@@ -1220,4124 +1220,3990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+                <w:t xml:space="preserve">The use of ionic liquids as an organocatalyst for controlled ring-opening polymerization of ϵ-caprolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Kaoukabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Qayouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Bouyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779934v1</w:t>
+                <w:t xml:space="preserve">hal-01140371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ionic liquids as an organocatalyst for controlled ring-opening polymerization of ϵ-caprolactone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balieu</w:t>
+                <w:t xml:space="preserve">Synthesis in ionic liquids only: access to α-oxo-γ-thio-esters via Mukaiyama coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Jebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïcir Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.002⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (7), pp.1353-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01140371v1</w:t>
+                <w:t xml:space="preserve">hal-02063645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis in ionic liquids only: access to α-oxo-γ-thio-esters via Mukaiyama coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and scalable synthesis of new chiral selectors. Part 2: Chiral ionic liquids derived from diaminocyclohexane and histidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Zgonnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Jebri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.01.024⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/op200082a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02063645v1</w:t>
+                <w:t xml:space="preserve">hal-01016032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and scalable synthesis of new chiral selectors. Part 2: Chiral ionic liquids derived from diaminocyclohexane and histidine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Synthesis of phosphoantigens: scalable accesses to enantiomers of BrHPP and studies on N-HDMAPP synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Zgonnik</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (18), pp.5807-5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.07.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/op200082a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016032v1</w:t>
+                <w:t xml:space="preserve">hal-00996932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of phosphoantigens: scalable accesses to enantiomers of BrHPP and studies on N-HDMAPP synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antony Chrétien</w:t>
+                <w:t xml:space="preserve">Scalable synthesis of ionic liquids: comparison of performances of microstructured and stirred batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Iken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viacheslav Zgonnik</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.07.092⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 53 (n° 27), pp. 3474-3477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TETLET.2012.04.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00996932v1</w:t>
+                <w:t xml:space="preserve">hal-01016015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable synthesis of ionic liquids: comparison of performances of microstructured and stirred batch reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Iken</w:t>
+                <w:t xml:space="preserve">Design and scalable synthesis of new chiral selectors. Part 1: Synthesis and characterization of a new constrained cyclopeptide from unnatural bulky amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (33), pp.6036-6044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.TETLET.2012.04.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016015v1</w:t>
+                <w:t xml:space="preserve">hal-01016393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and scalable synthesis of new chiral selectors. Part 1: Synthesis and characterization of a new constrained cyclopeptide from unnatural bulky amino acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferron</w:t>
+                <w:t xml:space="preserve">De Pasteur aux liquides ioniques chiraux. Petite histoire de l’induction asymétrique promue par le solvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 348-349, pp.84-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01016393v1</w:t>
+                <w:t xml:space="preserve">hal-01139859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Pasteur aux liquides ioniques chiraux. Petite histoire de l’induction asymétrique promue par le solvant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+                <w:t xml:space="preserve">Multicomponent reactions in ionic liquids: convenient and ecocompatible access to the 2,6-DABCO core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhor El Asri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.2549-2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1gc15635g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139859v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent reactions in ionic liquids: convenient and ecocompatible access to the 2,6-DABCO core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Génisson</w:t>
+                <w:t xml:space="preserve">First Examples of α-(1→4)-Glycosylation Reactions on Ionic Liquid Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Isambert</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (33), pp.6366-6371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1gc15635g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00681302v1</w:t>
+                <w:t xml:space="preserve">hal-01022123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Examples of α-(1→4)-Glycosylation Reactions on Ionic Liquid Supports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Attrition-enhanced preferential crystallization combined with racemization leading to redissolution of the antipode nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Martin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000754⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (24), pp.2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01022123v1</w:t>
+                <w:t xml:space="preserve">hal-01147124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attrition-enhanced preferential crystallization combined with racemization leading to redissolution of the antipode nuclei</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Rougeot</w:t>
+                <w:t xml:space="preserve">Thiazolinium salt: an efficient catalyst for the Mukaiyama reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baudequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.11.015⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (52), pp.7239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01147124v1</w:t>
+                <w:t xml:space="preserve">hal-01147118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolinium salt: an efficient catalyst for the Mukaiyama reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Baudequin</w:t>
+                <w:t xml:space="preserve">Towards a Robust and Reliable Method for the Reduction of Functionalized Sulfoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Piacenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.168⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (4), pp.614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/op800088x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01147118v1</w:t>
+                <w:t xml:space="preserve">hal-01147104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Robust and Reliable Method for the Reduction of Functionalized Sulfoxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Ternois</w:t>
+                <w:t xml:space="preserve">Thiazolinium and imidazolium chiral ionic liquids derived from natural amino acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (1), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-007-0575-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/op800088x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01147104v1</w:t>
+                <w:t xml:space="preserve">hal-01147106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolinium and imidazolium chiral ionic liquids derived from natural amino acid derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids: New Targets and Media for α-Amino Acid and Peptide Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.-C. Gaumont</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-007-0575-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (12), pp.5035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr068218c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01147106v1</w:t>
+                <w:t xml:space="preserve">hal-01147112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids: New Targets and Media for α-Amino Acid and Peptide Chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
+                <w:t xml:space="preserve">New synthesis of polyfluoroalkanesulfonylureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr068218c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128 (11), pp.1353 - 1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01147112v1</w:t>
+                <w:t xml:space="preserve">hal-01702758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric synthesis of modafinil and its derivatives by enantioselective oxidation of thioethers: comparison of various methods including synthesis in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (24), pp.2959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetasy.2007.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthesis of polyfluoroalkanesulfonylureas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(S)-Histidine: the ideal precursor for a novel family of chiral aminoacid and peptidic ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Blancou</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.05.022⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (8), pp.1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.12.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01702758v1</w:t>
+                <w:t xml:space="preserve">hal-01147084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)-Histidine: the ideal precursor for a novel family of chiral aminoacid and peptidic ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the optical rotation sign/absolute configuration relationship still a problem? Examples taken from unnatural quaternary aminoacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.12.090⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (8), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01147084v1</w:t>
+                <w:t xml:space="preserve">hal-01147079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the optical rotation sign/absolute configuration relationship still a problem? Examples taken from unnatural quaternary aminoacids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Room temperature ionic liquids (RTIL’s) are convenient solvents for peptide synthesis!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.20296⟩</w:t>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2006 (4), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/ark.5550190.0007.414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01147079v1</w:t>
+                <w:t xml:space="preserve">hal-01147069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature ionic liquids (RTIL’s) are convenient solvents for peptide synthesis!</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Chiral ionic liquids, a renewal for the chemistry of chiral solvents? Design, synthesis and applications for chiral recognition and asymmetric synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (24), pp.3921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2005.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3998/ark.5550190.0007.414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01147069v1</w:t>
+                <w:t xml:space="preserve">hal-01147043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral ionic liquids, a renewal for the chemistry of chiral solvents? Design, synthesis and applications for chiral recognition and asymmetric synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
+                <w:t xml:space="preserve">Enantioselective copper catalysed 1,4-conjugate addition reactions using chiral N-heterocyclic carbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline L. Winn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pytkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2005.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 690 (24-25), pp.5672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01147043v1</w:t>
+                <w:t xml:space="preserve">hal-01147004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective copper catalysed 1,4-conjugate addition reactions using chiral N-heterocyclic carbenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient enantiodiscrimination of chiral monophosphine oxides and boranes by phosphorus coupled 13C NMR spectroscopy in the presence of chiral ordering agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christie Aroulanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.07.024⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.1141 - 1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0957-4166(03)00202-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01147004v1</w:t>
+                <w:t xml:space="preserve">hal-04013355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient enantiodiscrimination of chiral monophosphine oxides and boranes by phosphorus coupled 13C NMR spectroscopy in the presence of chiral ordering agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rivard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Guillen</w:t>
+                <w:t xml:space="preserve">Jean-Claude Fiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Fiaud</w:t>
+                <w:t xml:space="preserve">Christie Aroulanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 14 (9), pp.1141-1152. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 14 (9), pp.1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00202-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00202-7⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02310631v1</w:t>
+                <w:t xml:space="preserve">hal-01146992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient enantiodiscrimination of chiral monophosphine oxides and boranes by phosphorus coupled 13C NMR spectroscopy in the presence of chiral ordering agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guillen</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Fiaud</w:t>
+                <w:t xml:space="preserve">Christie Aroulanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 14, pp.1141 - 1152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0957-4166(03)00202-7⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 14 (9), pp.1141-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00202-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013355v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient enantiodiscrimination of chiral monophosphine oxides and boranes by phosphorus coupled 13C NMR spectroscopy in the presence of chiral ordering agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rivard</w:t>
+                <w:t xml:space="preserve">Asymmetric Synthesis withN-Heterocyclic Carbenes. Application to the Copper-Catalyzed Conjugate Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alexakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline l. Winn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pytkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00202-7⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 345 (3), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200390037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146992v1</w:t>
+                <w:t xml:space="preserve">hal-01146999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis withN-Heterocyclic Carbenes. Application to the Copper-Catalyzed Conjugate Addition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and first applications of a new family of chiral monophosphine ligand: 2,5-diphenylphosphospholanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Roland</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200390037⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (29), pp.5895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(02)00554-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01146999v1</w:t>
+                <w:t xml:space="preserve">hal-01146983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and first applications of a new family of chiral monophosphine ligand: 2,5-diphenylphosphospholanes</w:t>
+                <w:t xml:space="preserve">Enantioselective copper-catalyzed conjugate addition using chiral diaminocarbene ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline L. Winn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alexakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(02)00554-9⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (15), pp.2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(01)00387-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01146983v1</w:t>
+                <w:t xml:space="preserve">hal-01146973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective copper-catalyzed conjugate addition using chiral diaminocarbene ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Biphenol Phosphoramidite Ligands for the Enantioselective Copper-Catalyzed Conjugate Addition of Dialkyl zincs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alexakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Allamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(01)00387-1⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2001 (09), pp.1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2001-16791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01146973v1</w:t>
+                <w:t xml:space="preserve">hal-01146967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Biphenol Phosphoramidite Ligands for the Enantioselective Copper-Catalyzed Conjugate Addition of Dialkyl zincs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantiomerically pure 1,2,5-triphenylphospholane through the synthesis and resolution of the chiral trans-(2,5)-diphenylphospholanic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 40 (15), pp.2939. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00329-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00329-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5484,51 +5350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dias Jales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.139577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2020.1745241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03175D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501765g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Jebri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Mazi&#232;res" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;cir Ben Ayed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.01.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0HTZV4L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Zgonnik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200082a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Br&#233;geon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chr&#233;tien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.07.092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4C3K53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Iken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TETLET.2012.04.119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91XKQZCZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor El Asri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15635g" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levilain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.11.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1213JWXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.168" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139MQVMT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ternois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Piacenza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op800088x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;geon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0575-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTQ4J5BN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr068218c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DMPJBDF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.11.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T02DSWL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702758v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blancou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTMS9Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.12.090" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FMB8RG4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20296" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77QGQL9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vallette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0007.414" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.10.026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6ZFLP7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Winn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pytkowicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeney" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.07.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06T735VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fiaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00202-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3JHLBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0957-4166(03)00202-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alexakis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline&#8197;l. Winn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200390037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT5GFDJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Legros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00554-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25ZHFTJ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(01)00387-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0NL7Z5M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rosset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Allamand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien March" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16791" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00329-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z308574F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dias Jales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.139577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2020.1745241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03175D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501765g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Jebri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Mazi&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;cir Ben Ayed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.01.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0HTZV4L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Zgonnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200082a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Br&#233;geon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chr&#233;tien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.07.092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4C3K53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Iken" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TETLET.2012.04.119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91XKQZCZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor El Asri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15635g" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levilain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.11.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1213JWXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.168" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139MQVMT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ternois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Piacenza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op800088x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;geon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0575-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTQ4J5BN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr068218c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DMPJBDF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blancou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTMS9Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.11.031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T02DSWL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.12.090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FMB8RG4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77QGQL9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vallette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0007.414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.10.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6ZFLP7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Winn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pytkowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.07.024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06T735VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fiaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0957-4166(03)00202-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3JHLBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00202-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alexakis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline&#8197;l. Winn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200390037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT5GFDJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Legros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00554-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25ZHFTJ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(01)00387-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0NL7Z5M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rosset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Allamand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien March" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16791" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00329-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z308574F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>