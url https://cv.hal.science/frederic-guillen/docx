--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -719,674 +719,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-Enhanced Deracemization: Toward the Existence of Agonist Effects in the Interpretation of Spontaneous Symmetry Breaking</w:t>
+                <w:t xml:space="preserve">The use of ionic liquids as an organocatalyst for controlled ring-opening polymerization of ϵ-caprolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rougeot</w:t>
+                <w:t xml:space="preserve">Asmae Kaoukabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hicham Qayouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Bouyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg501765g⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929350v1</w:t>
+                <w:t xml:space="preserve">hal-01140371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
+                <w:t xml:space="preserve">Ultrasound-Enhanced Deracemization: Toward the Existence of Agonist Effects in the Interpretation of Spontaneous Symmetry Breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Favrelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guillen</w:t>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.2151 - 2155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg501765g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129358v1</w:t>
+                <w:t xml:space="preserve">hal-01929350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur la chimie en Midi-Pyrénées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure–Binding Effects: Comparative Binding of 2-Anilino-6-naphthalenesulfonate by a Series of Alkyl- and Hydroxyalkyl-Substituted β-Cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Génisson</w:t>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Gayet</w:t>
+                <w:t xml:space="preserve">Claudette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (40), pp.12921-12930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b07157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910075v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chimie en région Midi-Pyrénées - Dossier élaboré par le Bureau SCF Midi-Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Regards sur la chimie en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 392, pp.i-xxiv</w:t>
+              <w:t xml:space="preserve">, 2015, 392, pp.III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910076v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ionic liquids as an organocatalyst for controlled ring-opening polymerization of ϵ-caprolactone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La chimie en région Midi-Pyrénées - Dossier élaboré par le Bureau SCF Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Génisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmae Kaoukabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Guillen</w:t>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Qayouh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Balieu</w:t>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.i-xxiv</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01140371v1</w:t>
+                <w:t xml:space="preserve">hal-01910076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis in ionic liquids only: access to α-oxo-γ-thio-esters via Mukaiyama coupling</w:t>
               </w:r>
@@ -1424,51 +1424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïcir Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (7), pp.1353-1356. </w:t>
@@ -1512,738 +1512,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and scalable synthesis of new chiral selectors. Part 2: Chiral ionic liquids derived from diaminocyclohexane and histidine</w:t>
+                <w:t xml:space="preserve">Scalable synthesis of ionic liquids: comparison of performances of microstructured and stirred batch reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viacheslav Zgonnik</w:t>
+                <w:t xml:space="preserve">Hicham Iken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gonella</w:t>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (2), pp.277-285. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 53 (n° 27), pp. 3474-3477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/op200082a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.TETLET.2012.04.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016032v1</w:t>
+                <w:t xml:space="preserve">hal-01016015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of phosphoantigens: scalable accesses to enantiomers of BrHPP and studies on N-HDMAPP synthesis</w:t>
+                <w:t xml:space="preserve">Design and scalable synthesis of new chiral selectors. Part 2: Chiral ionic liquids derived from diaminocyclohexane and histidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Brégeon</w:t>
+                <w:t xml:space="preserve">Viacheslav Zgonnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antony Chrétien</w:t>
+                <w:t xml:space="preserve">Silvia Gonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viacheslav Zgonnik</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.07.092⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/op200082a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996932v1</w:t>
+                <w:t xml:space="preserve">hal-01016032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable synthesis of ionic liquids: comparison of performances of microstructured and stirred batch reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of phosphoantigens: scalable accesses to enantiomers of BrHPP and studies on N-HDMAPP synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Iken</w:t>
+                <w:t xml:space="preserve">Antony Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Zgonnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (18), pp.5807-5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.07.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.TETLET.2012.04.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016015v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and scalable synthesis of new chiral selectors. Part 1: Synthesis and characterization of a new constrained cyclopeptide from unnatural bulky amino acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferron</w:t>
+                <w:t xml:space="preserve">De Pasteur aux liquides ioniques chiraux. Petite histoire de l’induction asymétrique promue par le solvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 348-349, pp.84-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016393v1</w:t>
+                <w:t xml:space="preserve">hal-01139859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Pasteur aux liquides ioniques chiraux. Petite histoire de l’induction asymétrique promue par le solvant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Génisson</w:t>
+                <w:t xml:space="preserve">Design and scalable synthesis of new chiral selectors. Part 1: Synthesis and characterization of a new constrained cyclopeptide from unnatural bulky amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (33), pp.6036-6044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139859v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicomponent reactions in ionic liquids: convenient and ecocompatible access to the 2,6-DABCO core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhor El Asri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2346,51 +2346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,90 +2479,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attrition-enhanced preferential crystallization combined with racemization leading to redissolution of the antipode nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (24), pp.2769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2621,51 +2621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiazolinium salt: an efficient catalyst for the Mukaiyama reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baudequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Piacenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (4), pp.614. </w:t>
@@ -2927,51 +2927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3030,51 +3030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquids: New Targets and Media for α-Amino Acid and Peptide Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 108 (12), pp.5035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3327,64 +3327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (24), pp.2959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3424,707 +3424,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)-Histidine: the ideal precursor for a novel family of chiral aminoacid and peptidic ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the optical rotation sign/absolute configuration relationship still a problem? Examples taken from unnatural quaternary aminoacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47 (8), pp.1245. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (8), pp.662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.12.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.20296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147084v1</w:t>
+                <w:t xml:space="preserve">hal-01147079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the optical rotation sign/absolute configuration relationship still a problem? Examples taken from unnatural quaternary aminoacids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(S)-Histidine: the ideal precursor for a novel family of chiral aminoacid and peptidic ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (8), pp.662. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (8), pp.1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.20296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.12.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147079v1</w:t>
+                <w:t xml:space="preserve">hal-01147084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature ionic liquids (RTIL’s) are convenient solvents for peptide synthesis!</w:t>
+                <w:t xml:space="preserve">Enantioselective copper catalysed 1,4-conjugate addition reactions using chiral N-heterocyclic carbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vallette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Caroline L. Winn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pytkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3998/ark.5550190.0007.414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 690 (24-25), pp.5672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147069v1</w:t>
+                <w:t xml:space="preserve">hal-01147004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral ionic liquids, a renewal for the chemistry of chiral solvents? Design, synthesis and applications for chiral recognition and asymmetric synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
+                <w:t xml:space="preserve">Room temperature ionic liquids (RTIL’s) are convenient solvents for peptide synthesis!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2005.10.026⟩</w:t>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2006 (4), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/ark.5550190.0007.414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01147043v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective copper catalysed 1,4-conjugate addition reactions using chiral N-heterocyclic carbenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline L. Winn</w:t>
+                <w:t xml:space="preserve">Chiral ionic liquids, a renewal for the chemistry of chiral solvents? Design, synthesis and applications for chiral recognition and asymmetric synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mangeney</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 690 (24-25), pp.5672. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (24), pp.3921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2005.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147004v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient enantiodiscrimination of chiral monophosphine oxides and boranes by phosphorus coupled 13C NMR spectroscopy in the presence of chiral ordering agents</w:t>
               </w:r>
@@ -4252,57 +4252,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient enantiodiscrimination of chiral monophosphine oxides and boranes by phosphorus coupled 13C NMR spectroscopy in the presence of chiral ordering agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rivard</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4325,126 +4325,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 14 (9), pp.1141. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+              <w:t xml:space="preserve">, 2003, 14 (9), pp.1141-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00202-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146992v1</w:t>
+                <w:t xml:space="preserve">hal-02310631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient enantiodiscrimination of chiral monophosphine oxides and boranes by phosphorus coupled 13C NMR spectroscopy in the presence of chiral ordering agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Rivard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4467,90 +4467,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 14 (9), pp.1141-1152. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+              <w:t xml:space="preserve">, 2003, 14 (9), pp.1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00202-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310631v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Synthesis withN-Heterocyclic Carbenes. Application to the Copper-Catalyzed Conjugate Addition</w:t>
               </w:r>
@@ -4575,64 +4575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline l. Winn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pytkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 345 (3), pp.345. </w:t>
@@ -4695,51 +4695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and first applications of a new family of chiral monophosphine ligand: 2,5-diphenylphosphospholanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,51 +4841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective copper-catalyzed conjugate addition using chiral diaminocarbene ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline L. Winn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alexakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,51 +5350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dias Jales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.139577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2020.1745241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03175D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501765g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Jebri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Mazi&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;cir Ben Ayed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.01.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0HTZV4L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Zgonnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200082a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Br&#233;geon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chr&#233;tien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.07.092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4C3K53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Iken" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TETLET.2012.04.119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91XKQZCZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor El Asri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15635g" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levilain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.11.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1213JWXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.168" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139MQVMT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ternois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Piacenza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op800088x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;geon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0575-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTQ4J5BN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr068218c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DMPJBDF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blancou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTMS9Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.11.031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T02DSWL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.12.090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FMB8RG4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77QGQL9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vallette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0007.414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.10.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6ZFLP7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Winn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pytkowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.07.024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06T735VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fiaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0957-4166(03)00202-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3JHLBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00202-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alexakis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline&#8197;l. Winn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200390037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT5GFDJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Legros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00554-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25ZHFTJ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(01)00387-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0NL7Z5M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rosset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Allamand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien March" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16791" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00329-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z308574F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dias Jales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.139577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2020.1745241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03175D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9931-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Kaoukabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qayouh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2TR7S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501765g" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b07157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Jebri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Mazi&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;cir Ben Ayed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.01.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0HTZV4L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Iken" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TETLET.2012.04.119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Zgonnik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op200082a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Br&#233;geon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chr&#233;tien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.07.092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ4C3K53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91XKQZCZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor El Asri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15635g" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000754" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV8C7BN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levilain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.11.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1213JWXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.168" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-139MQVMT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ternois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Piacenza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op800088x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;geon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0575-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTQ4J5BN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr068218c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DMPJBDF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blancou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTMS9Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.11.031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T02DSWL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20296" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77QGQL9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.12.090" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FMB8RG4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Winn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pytkowicz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.07.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06T735VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vallette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0007.414" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.10.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6ZFLP7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04013355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fiaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0957-4166(03)00202-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3JHLBTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rivard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00202-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alexakis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline&#8197;l. Winn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200390037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT5GFDJQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Legros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00554-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25ZHFTJ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(01)00387-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0NL7Z5M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rosset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Allamand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien March" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16791" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00329-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z308574F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>