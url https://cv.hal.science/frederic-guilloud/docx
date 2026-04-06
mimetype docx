--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -642,261 +642,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iteratively Reweighted two-Stage LASSO for Block-Sparse Signal Recovery Under Finite-Alphabet Constraints</w:t>
+                <w:t xml:space="preserve">Reconstruction of Finite-Alphabet Block-Sparse Signals from MAP Support Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157, pp.73-77. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.57996 - 58009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2914349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933349v1</w:t>
+                <w:t xml:space="preserve">hal-02118879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Finite-Alphabet Block-Sparse Signals from MAP Support Detection</w:t>
+                <w:t xml:space="preserve">Iteratively Reweighted two-Stage LASSO for Block-Sparse Signal Recovery Under Finite-Alphabet Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.57996 - 58009. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.73-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2914349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118879v1</w:t>
+                <w:t xml:space="preserve">hal-01933349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between Frame Synchronization and Channel Decoding for Short Packets</w:t>
               </w:r>
@@ -1129,64 +1129,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved sparse multiuser detection based on modulation-alphabets exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1258,51 +1258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Optimization of a PSP-based CPM Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Piemontese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Colavolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1473,261 +1473,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Continuous Phase Modulations Robust to a Modulation Index Mismatch</w:t>
+                <w:t xml:space="preserve">Robust Detection of Binary CPMs With Unknown Modulation Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colavolpe Giulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2015.2478819⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.339 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2015.2390230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271228v1</w:t>
+                <w:t xml:space="preserve">hal-01201662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection of Binary CPMs With Unknown Modulation Index</w:t>
+                <w:t xml:space="preserve">Binary Continuous Phase Modulations Robust to a Modulation Index Mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Colavolpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (3), pp.339 - 342. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (11), pp.4267 - 4275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2015.2390230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2015.2478819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201662v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient LLR Estimation for Multistage Decoding</w:t>
               </w:r>
@@ -3300,252 +3300,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection non-cohérente des modulations CPM en présence d'un décalage Doppler</w:t>
+                <w:t xml:space="preserve">Non-coherent CPM Detection under Gaussian Channel affected with Doppler Shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, En ligne, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9978066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758421v1</w:t>
+                <w:t xml:space="preserve">hal-03794280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-coherent CPM Detection under Gaussian Channel affected with Doppler Shift</w:t>
+                <w:t xml:space="preserve">Détection non-cohérente des modulations CPM en présence d'un décalage Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images, Sep 2022, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9978066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03794280v1</w:t>
+                <w:t xml:space="preserve">hal-03758421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DWT Collusion Resistant Video Watermarking Using Tardos Family Codes</w:t>
               </w:r>
@@ -3880,246 +3880,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la Consommation d'Energie pour des Codes LDPC Construits à Partir de Protographes</w:t>
+                <w:t xml:space="preserve">Optimization of Protograph LDPC Codes based on High-Level Energy Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yaoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWCS 2019 : 16th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Oulu, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2019.8877353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277719v1</w:t>
+                <w:t xml:space="preserve">hal-02277716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation de Trame pour les Transmissions de Paquets Courts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Optimisation de la Consommation d'Energie pour des Codes LDPC Construits à Partir de Protographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yaoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166547v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence Level for Finite Blocklength Ultra Reliable Communication over Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex The Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4138,193 +4160,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2019 : IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Protograph LDPC Codes based on High-Level Energy Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">Synchronisation de Trame pour les Transmissions de Paquets Courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex The Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2019 : 16th International Symposium on Wireless Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2019 XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2019.8877353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277716v1</w:t>
+                <w:t xml:space="preserve">hal-02166547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superimposed Frame Synchronization Optimization for Finite Blocklength Regime</w:t>
               </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOSIS 2016 : International Conference on Advanced Communication Systems and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4901,451 +4901,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reed-Muller Lattice Coding for the Rayleigh Block Fading Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Belfiore</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Several Functional Splits in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialong Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564981⟩</w:t>
+              <w:t xml:space="preserve">VTC 2016 Spring : 83th Semi-Annual Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nanjing, China. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2016.7504410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514718v1</w:t>
+                <w:t xml:space="preserve">hal-01439903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Several Functional Splits in C-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Reed-Muller Lattice Coding for the Rayleigh Block Fading Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Al Bechlawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2016 Spring : 83th Semi-Annual Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nanjing, China. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2016.7504410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439903v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Throughput in a C-RAN Cluster with Limited Fronthaul Capacity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">A Kernel-based soft BER estimator for coded QAM transmission systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasteur Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapsoba Theodore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2016 : The 19th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Shenzhen, China. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">ISIVC 2016 : 8th International Symposium on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443677v1</w:t>
+                <w:t xml:space="preserve">hal-01487070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kernel-based soft BER estimator for coded QAM transmission systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">Maximum Throughput in a C-RAN Cluster with Limited Fronthaul Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialong Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2016 : 8th International Symposium on Signal, Image, Video and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">WPMC 2016 : The 19th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Shenzhen, China. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487070v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Equalization and Decoding Scheme Using Modified Spinal Codes for Underwater Communications</w:t>
               </w:r>
@@ -5513,51 +5513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapsoba Theodore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARI 2016 : 13th African Conference on Research in Computer Science and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. pp.182 - 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5781,51 +5781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Colavolpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Colavolpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6006,51 +6006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2014: 22nd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.979-983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6183,51 +6183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low Complexity Iterative Soft Detection for Bit Interleaved Coded CPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6287,51 +6287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récepteur de signaux GFSK de faible complexité robuste aux variations de l’indice de modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7861,51 +7861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes and Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7979,51 +7979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8204,51 +8204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de démodulation et démodulateur d'un signal modulé à phase continue, et programme d'ordinateur correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8318,51 +8318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9094,51 +9094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EF9B03E"/>
+    <w:nsid w:val="3C91E7C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9325,51 +9325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-guilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7929-101X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082332223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Louliej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Jabrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor P Gil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10131538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02925044v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yaoumi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00804-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449035v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Al Bechlawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.908517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2019.8877353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Duan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996786" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Belfiore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564981" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsoba Theodore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145846" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.996845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000806v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02433823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-guilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7929-101X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082332223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Louliej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Jabrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor P Gil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10131538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02925044v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yaoumi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00804-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449035v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Al Bechlawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.908517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2019.8877353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Duan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996786" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504410" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514718v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Belfiore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564981" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsoba Theodore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145846" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.996845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000806v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02433823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>