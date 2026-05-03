--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1798,593 +1798,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Soft Decoding of Huffman Codes and Iterative Joint Source Channel Decoding</w:t>
+                <w:t xml:space="preserve">New Optimizations for Layered Non-Binary LDPC Codes Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Zribi</w:t>
+                <w:t xml:space="preserve">Sanae El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Zaibi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">Pierre Penard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Applied Research on Information Technology and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724684v1</w:t>
+                <w:t xml:space="preserve">hal-00739660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Optimizations for Layered Non-Binary LDPC Codes Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Complexity Soft Decoding of Huffman Codes and Iterative Joint Source Channel Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae El Hassani</w:t>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Penard</w:t>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Research on Information Technology and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (6), pp.1669 - 1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2012.041212.100330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739660v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability Distribution Analysis of M-QAM Modulated OFDM Symbol and Reconstruction of Distorted Data</w:t>
+                <w:t xml:space="preserve">PAPR reduction for LDPC coded OFDM systems using binary masks and optimal LLR estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91, pp.2606 - 2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704178v1</w:t>
+                <w:t xml:space="preserve">hal-00609325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude PDF analysis of OFDM signal using probabilistic PAPR reduction method</w:t>
+                <w:t xml:space="preserve">Probability Distribution Analysis of M-QAM Modulated OFDM Symbol and Reconstruction of Distorted Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609284v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAPR reduction for LDPC coded OFDM systems using binary masks and optimal LLR estimation</w:t>
+                <w:t xml:space="preserve">Amplitude PDF analysis of OFDM signal using probabilistic PAPR reduction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/983915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.05.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00609325v1</w:t>
+                <w:t xml:space="preserve">hal-00609284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint source and channel coding for real time H.264 coded video transmission using mobile hand-held devices</w:t>
               </w:r>
@@ -3880,663 +3880,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Protograph LDPC Codes based on High-Level Energy Models</w:t>
+                <w:t xml:space="preserve">Energy-Efficient protograph-based LDPC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yaoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2019 : 16th International Symposium on Wireless Communication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Information Theory and Complex Systems (TINKOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277716v1</w:t>
+                <w:t xml:space="preserve">hal-02914774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la Consommation d'Energie pour des Codes LDPC Construits à Partir de Protographes</w:t>
+                <w:t xml:space="preserve">Optimization of Protograph LDPC Codes based on High-Level Energy Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yaoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWCS 2019 : 16th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Oulu, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2019.8877353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277719v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence Level for Finite Blocklength Ultra Reliable Communication over Fading Channels</w:t>
+                <w:t xml:space="preserve">Synchronisation de Trame pour les Transmissions de Paquets Courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex The Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2019 : IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166544v1</w:t>
+                <w:t xml:space="preserve">hal-02166547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation de Trame pour les Transmissions de Paquets Courts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Optimisation de la Consommation d'Energie pour des Codes LDPC Construits à Partir de Protographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yaoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166547v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superimposed Frame Synchronization Optimization for Finite Blocklength Regime</w:t>
+                <w:t xml:space="preserve">Confidence Level for Finite Blocklength Ultra Reliable Communication over Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex The Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNCW 2019 : IEEE Wireless Communications and Networking Conference Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902552⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2019 : IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076366v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient protograph-based LDPC codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+                <w:t xml:space="preserve">Superimposed Frame Synchronization Optimization for Finite Blocklength Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex The Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Information Theory and Complex Systems (TINKOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNCW 2019 : IEEE Wireless Communications and Networking Conference Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914774v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short packet communications: a physical layer comparison for block-fading channels</w:t>
               </w:r>
@@ -4806,546 +4806,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Phase Modulation: a &amp;quot;new&amp;quot; waveform for 5G Massive Machine-Type Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reed-Muller Lattice Coding for the Rayleigh Block Fading Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Al Bechlawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Belfiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOSIS 2016 : International Conference on Advanced Communication Systems and Information Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667517v1</w:t>
+                <w:t xml:space="preserve">hal-01514718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Several Functional Splits in C-RAN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous Phase Modulation: a &amp;quot;new&amp;quot; waveform for 5G Massive Machine-Type Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2016 Spring : 83th Semi-Annual Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACOSIS 2016 : International Conference on Advanced Communication Systems and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakesh, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439903v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reed-Muller Lattice Coding for the Rayleigh Block Fading Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Belfiore</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Several Functional Splits in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialong Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">VTC 2016 Spring : 83th Semi-Annual Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nanjing, China. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2016.7504410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514718v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kernel-based soft BER estimator for coded QAM transmission systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">Maximum Throughput in a C-RAN Cluster with Limited Fronthaul Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialong Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2016 : 8th International Symposium on Signal, Image, Video and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">WPMC 2016 : The 19th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Shenzhen, China. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487070v1</w:t>
+                <w:t xml:space="preserve">hal-01443677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Throughput in a C-RAN Cluster with Limited Fronthaul Capacity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">A Kernel-based soft BER estimator for coded QAM transmission systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasteur Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapsoba Theodore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2016 : The 19th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Shenzhen, China. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">ISIVC 2016 : 8th International Symposium on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443677v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Equalization and Decoding Scheme Using Modified Spinal Codes for Underwater Communications</w:t>
               </w:r>
@@ -5513,51 +5513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapsoba Theodore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARI 2016 : 13th African Conference on Research in Computer Science and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. pp.182 - 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5576,200 +5576,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame Length Reduction for Massive-Machine Communications</w:t>
+                <w:t xml:space="preserve">Approximation du LLR pour un Décodage Multi-niveaux de Réseaux de Points Imbriqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Al Bechlawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2015 : IEEE 81st Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207300v1</w:t>
+                <w:t xml:space="preserve">hal-01207180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation du LLR pour un Décodage Multi-niveaux de Réseaux de Points Imbriqués</w:t>
+                <w:t xml:space="preserve">Frame Length Reduction for Massive-Machine Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Al Bechlawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC Spring 2015 : IEEE 81st Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207180v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Multiuser Binary CPM Detection with Unkown modulation index</w:t>
               </w:r>
@@ -6363,122 +6363,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
+                <w:t xml:space="preserve">OFDM-PAPR reduction using coded frequency division binary mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EW 2011 : European Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640763v1</w:t>
+                <w:t xml:space="preserve">hal-00609298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new magnetocaloric material used in a magnetic refrigeration device</w:t>
               </w:r>
@@ -6661,122 +6661,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM-PAPR reduction using coded frequency division binary mask</w:t>
+                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2011 : European Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609298v1</w:t>
+                <w:t xml:space="preserve">hal-00640763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity partial selected mapping for PAPR reduction of OFDM system</w:t>
               </w:r>
@@ -6946,217 +6946,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to order statistics decoding of long linear block codes</w:t>
+                <w:t xml:space="preserve">On the sensibility of the arranged list of the most a priori likely tests algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'07 : 50th annual IEEE Global telecommunications conference, November 26-30, Washington, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.1467 - 1471</w:t>
+              <w:t xml:space="preserve">MILCOM'07 : Military communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864672v1</w:t>
+                <w:t xml:space="preserve">hal-01864624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensibility of the arranged list of the most a priori likely tests algorithm</w:t>
+                <w:t xml:space="preserve">New approach to order statistics decoding of long linear block codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MILCOM'07 : Military communications conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Orlando, Floride, United States</w:t>
+              <w:t xml:space="preserve">GLOBECOM'07 : 50th annual IEEE Global telecommunications conference, November 26-30, Washington, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.1467 - 1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864624v1</w:t>
+                <w:t xml:space="preserve">hal-01864672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of parity-check matrices for non-binary LDPC codes</w:t>
               </w:r>
@@ -8475,203 +8475,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDPC decoder, corresponding method, system and computer programm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacky Tousch</w:t>
+                <w:t xml:space="preserve">Construction of parity check matrices for non-binarys LDPC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : United States Patent n°7,174,495. 2007</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2007112767A1. DI-TBN-06-002. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496258v1</w:t>
+                <w:t xml:space="preserve">hal-02433788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of parity check matrices for non-binarys LDPC codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+                <w:t xml:space="preserve">LDPC decoder, corresponding method, system and computer programm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2007112767A1. DI-TBN-06-002. 2007</w:t>
+              <w:t xml:space="preserve">France, Patent n° : United States Patent n°7,174,495. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433788v1</w:t>
+                <w:t xml:space="preserve">hal-00496258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9094,51 +9094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C91E7C0"/>
+    <w:nsid w:val="5FE11132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9325,51 +9325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-guilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7929-101X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082332223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Louliej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Jabrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor P Gil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10131538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02925044v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yaoumi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00804-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449035v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Al Bechlawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.908517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2019.8877353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Duan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996786" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504410" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514718v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Belfiore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564981" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsoba Theodore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145846" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.996845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000806v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02433823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-guilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7929-101X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082332223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Louliej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Jabrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor P Gil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10131538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02925044v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yaoumi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00804-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449035v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Al Bechlawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.908517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2019.8877353" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Duan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996786" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Belfiore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564981" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsoba Theodore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145846" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.996845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000806v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02433823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>