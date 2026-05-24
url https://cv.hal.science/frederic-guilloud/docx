--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1798,593 +1798,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Optimizations for Layered Non-Binary LDPC Codes Decoding</w:t>
+                <w:t xml:space="preserve">Low-Complexity Soft Decoding of Huffman Codes and Iterative Joint Source Channel Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae El Hassani</w:t>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Penard</w:t>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Research on Information Technology and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (6), pp.1669 - 1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2012.041212.100330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739660v1</w:t>
+                <w:t xml:space="preserve">hal-00724684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Soft Decoding of Huffman Codes and Iterative Joint Source Channel Decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Zribi</w:t>
+                <w:t xml:space="preserve">New Optimizations for Layered Non-Binary LDPC Codes Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Penard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Applied Research on Information Technology and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724684v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAPR reduction for LDPC coded OFDM systems using binary masks and optimal LLR estimation</w:t>
+                <w:t xml:space="preserve">Probability Distribution Analysis of M-QAM Modulated OFDM Symbol and Reconstruction of Distorted Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609325v1</w:t>
+                <w:t xml:space="preserve">hal-00704178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability Distribution Analysis of M-QAM Modulated OFDM Symbol and Reconstruction of Distorted Data</w:t>
+                <w:t xml:space="preserve">Amplitude PDF analysis of OFDM signal using probabilistic PAPR reduction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/983915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704178v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude PDF analysis of OFDM signal using probabilistic PAPR reduction method</w:t>
+                <w:t xml:space="preserve">PAPR reduction for LDPC coded OFDM systems using binary masks and optimal LLR estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91, pp.2606 - 2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/983915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00609284v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint source and channel coding for real time H.264 coded video transmission using mobile hand-held devices</w:t>
               </w:r>
@@ -3880,252 +3880,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient protograph-based LDPC codes</w:t>
+                <w:t xml:space="preserve">Optimization of Protograph LDPC Codes based on High-Level Energy Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yaoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Information Theory and Complex Systems (TINKOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWCS 2019 : 16th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Oulu, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2019.8877353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914774v1</w:t>
+                <w:t xml:space="preserve">hal-02277716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Protograph LDPC Codes based on High-Level Energy Models</w:t>
+                <w:t xml:space="preserve">Optimisation de la Consommation d'Energie pour des Codes LDPC Construits à Partir de Protographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yaoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2019 : 16th International Symposium on Wireless Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2019.8877353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277716v1</w:t>
+                <w:t xml:space="preserve">hal-02277719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation de Trame pour les Transmissions de Paquets Courts</w:t>
               </w:r>
@@ -4200,343 +4200,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la Consommation d'Energie pour des Codes LDPC Construits à Partir de Protographes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
+                <w:t xml:space="preserve">Confidence Level for Finite Blocklength Ultra Reliable Communication over Fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex The Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2019 : IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277719v1</w:t>
+                <w:t xml:space="preserve">hal-02166544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence Level for Finite Blocklength Ultra Reliable Communication over Fading Channels</w:t>
+                <w:t xml:space="preserve">Superimposed Frame Synchronization Optimization for Finite Blocklength Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex The Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2019 : IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNCW 2019 : IEEE Wireless Communications and Networking Conference Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166544v1</w:t>
+                <w:t xml:space="preserve">hal-02076366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superimposed Frame Synchronization Optimization for Finite Blocklength Regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Energy-Efficient protograph-based LDPC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yaoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNCW 2019 : IEEE Wireless Communications and Networking Conference Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Information Theory and Complex Systems (TINKOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02076366v1</w:t>
+                <w:t xml:space="preserve">hal-02914774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short packet communications: a physical layer comparison for block-fading channels</w:t>
               </w:r>
@@ -4806,226 +4806,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reed-Muller Lattice Coding for the Rayleigh Block Fading Channel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous Phase Modulation: a &amp;quot;new&amp;quot; waveform for 5G Massive Machine-Type Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACOSIS 2016 : International Conference on Advanced Communication Systems and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakesh, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514718v1</w:t>
+                <w:t xml:space="preserve">hal-01667517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Phase Modulation: a &amp;quot;new&amp;quot; waveform for 5G Massive Machine-Type Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reed-Muller Lattice Coding for the Rayleigh Block Fading Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Al Bechlawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Belfiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOSIS 2016 : International Conference on Advanced Communication Systems and Information Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2016 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7564981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667517v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Several Functional Splits in C-RAN</w:t>
               </w:r>
@@ -5576,200 +5576,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation du LLR pour un Décodage Multi-niveaux de Réseaux de Points Imbriqués</w:t>
+                <w:t xml:space="preserve">Frame Length Reduction for Massive-Machine Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Al Bechlawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC Spring 2015 : IEEE 81st Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207180v1</w:t>
+                <w:t xml:space="preserve">hal-01207300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame Length Reduction for Massive-Machine Communications</w:t>
+                <w:t xml:space="preserve">Approximation du LLR pour un Décodage Multi-niveaux de Réseaux de Points Imbriqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Al Bechlawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2015 : IEEE 81st Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01207300v1</w:t>
+                <w:t xml:space="preserve">hal-01207180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Multiuser Binary CPM Detection with Unkown modulation index</w:t>
               </w:r>
@@ -6363,122 +6363,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM-PAPR reduction using coded frequency division binary mask</w:t>
+                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2011 : European Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609298v1</w:t>
+                <w:t xml:space="preserve">hal-00640763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new magnetocaloric material used in a magnetic refrigeration device</w:t>
               </w:r>
@@ -6661,122 +6661,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
+                <w:t xml:space="preserve">OFDM-PAPR reduction using coded frequency division binary mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EW 2011 : European Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640763v1</w:t>
+                <w:t xml:space="preserve">hal-00609298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity partial selected mapping for PAPR reduction of OFDM system</w:t>
               </w:r>
@@ -8475,203 +8475,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of parity check matrices for non-binarys LDPC codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+                <w:t xml:space="preserve">LDPC decoder, corresponding method, system and computer programm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2007112767A1. DI-TBN-06-002. 2007</w:t>
+              <w:t xml:space="preserve">France, Patent n° : United States Patent n°7,174,495. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433788v1</w:t>
+                <w:t xml:space="preserve">hal-00496258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDPC decoder, corresponding method, system and computer programm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacky Tousch</w:t>
+                <w:t xml:space="preserve">Construction of parity check matrices for non-binarys LDPC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : United States Patent n°7,174,495. 2007</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2007112767A1. DI-TBN-06-002. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496258v1</w:t>
+                <w:t xml:space="preserve">hal-02433788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9094,51 +9094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FE11132"/>
+    <w:nsid w:val="354259E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9325,51 +9325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-guilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7929-101X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082332223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Louliej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Jabrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor P Gil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10131538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02925044v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yaoumi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00804-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449035v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Al Bechlawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.908517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2019.8877353" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Duan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996786" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Belfiore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564981" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsoba Theodore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145846" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.996845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000806v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02433823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-guilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7929-101X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082332223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Louliej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Jabrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor P Gil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10131538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02925044v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yaoumi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00804-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449035v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Al Bechlawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.908517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Guelvouit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS55744.2022.10053023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04620379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Bourenane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2019.8877353" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Duan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996786" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Belfiore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7564981" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsoba Theodore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145846" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.996845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03321490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000806v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02433823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>