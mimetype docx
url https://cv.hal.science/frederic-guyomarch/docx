--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -1239,213 +1239,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autoadaptative limited memory Broyden’s method to solve systems of nonlinear equations</w:t>
+                <w:t xml:space="preserve">Numerical Solution of a Pile Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rajae Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ziani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Apllied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.395-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580904v1</w:t>
+                <w:t xml:space="preserve">hal-01582641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Solution of a Pile Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajae Aboulaich</w:t>
+                <w:t xml:space="preserve">An autoadaptative limited memory Broyden’s method to solve systems of nonlinear equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Apllied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2008.06.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582641v1</w:t>
+                <w:t xml:space="preserve">hal-01580904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Augmented Conjugate Gradient Method for Solving Consecutive Symmetric Positive Definite Linear Systems</w:t>
               </w:r>
@@ -1665,377 +1665,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Models of Nonlinear Magnetic Behavior Laws for Finite Element Modeling of Iron Losses in a Toroidal Core</w:t>
+                <w:t xml:space="preserve">Impact des modèles de lois de comportement magnétique anisotropes non-linéaires sur la modélisation des pertes fer dans les transformateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Drappier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+                <w:t xml:space="preserve">J Drappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Messal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMELEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879330v1</w:t>
+                <w:t xml:space="preserve">hal-04902694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nonlinear anisotropic magnetic behavior models on iron loss modeling in transformers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Drappier</w:t>
+                <w:t xml:space="preserve">Anisotropic Models of Nonlinear Magnetic Behavior Laws for Finite Element Modeling of Iron Losses in a Toroidal Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Drappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Cherif</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Le Menach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10577022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879312v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des modèles de lois de comportement magnétique anisotropes non-linéaires sur la modélisation des pertes fer dans les transformateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Impact of nonlinear anisotropic magnetic behavior models on iron loss modeling in transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Drappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Le Menach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Porotorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902694v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Newton initial guess for circuit coupled magnetostatic problems</w:t>
               </w:r>
@@ -2136,256 +2136,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Balance Finite Element Method Applied to Electrical Machines with rotor movement : Comparison of Two Potential Formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Approaches for Optimization of Electromagnetic Devices using Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda El Bechari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Jaïem</w:t>
+                <w:t xml:space="preserve">Stéphane Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Beddek</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019</w:t>
+              <w:t xml:space="preserve">Compumag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474814v1</w:t>
+                <w:t xml:space="preserve">hal-02900695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Approaches for Optimization of Electromagnetic Devices using Finite Element Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmonic Balance Finite Element Method Applied to Electrical Machines with rotor movement : Comparison of Two Potential Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Clenet</w:t>
+                <w:t xml:space="preserve">Emna Jaïem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+                <w:t xml:space="preserve">K. Beddek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag</w:t>
+              <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900695v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch and Bound Algorithm based on Prediction Error of Meta-model for Computational Electromagnetics</w:t>
               </w:r>
@@ -2397,77 +2397,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda El Bechari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,51 +2492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonics Prediction Algorithm to Solve Nonlinear Magnetostatic Problems with the Harmonic Balance Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Jaïem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,138 +2914,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming Massively Parallel Architectures using MARTE: a Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing the Power of GPUs without Losing Abstractions in SaC and ArrayOL: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Wendell de Oliveira Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerarajan Thiyagalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Model Based Engineering for Embedded Systems Design (M-BED 2011) on Date Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">HIPS 2011, 16th International Workshop on High-Level Parallel Programming Models and Supportive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage (Alaska), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00578646v1</w:t>
+                <w:t xml:space="preserve">inria-00569100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modeling Approach based on UML/MARTE for GPU Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Wendell de Oliveira Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3074,290 +3104,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium en Architectures nouvelles de machines (SympA'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00593863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Multi-GPU Code Generation applied to Simulation of Electrical Machines</w:t>
+                <w:t xml:space="preserve">Programming Massively Parallel Architectures using MARTE: a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Wendell de Oliveira Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Model Based Engineering for Embedded Systems Design (M-BED 2011) on Date Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00605645v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00578646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Power of GPUs without Losing Abstractions in SaC and ArrayOL: A Comparative Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Multi-GPU Code Generation applied to Simulation of Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Wendell de Oliveira Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIPS 2011, 16th International Workshop on High-Level Parallel Programming Models and Supportive Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Anchorage (Alaska), United States</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00569100v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00605645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Sparse Matrix Solver on the GPU Applied to Simulation of Electrical Machines</w:t>
               </w:r>
@@ -3445,265 +3445,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up in SSFEM computation using Kronecker tensor products</w:t>
+                <w:t xml:space="preserve">Adaptation des Templates UML pour la modélisation de composants paramétrables~: application à Gaspard2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Gaignaire</w:t>
+                <w:t xml:space="preserve">Cesar de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Sudret</w:t>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes Jounées sur l'Ingénierie Dirigée par les Modèles (IDM 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581090v1</w:t>
+                <w:t xml:space="preserve">inria-00494977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des Templates UML pour la modélisation de composants paramétrables~: application à Gaspard2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speeding up in SSFEM computation using Kronecker tensor products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Gaignaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar de Moura</w:t>
+                <w:t xml:space="preserve">O Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Taillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+                <w:t xml:space="preserve">B Sudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Jounées sur l'Ingénierie Dirigée par les Modèles (IDM 08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494977v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4049,64 +4049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Olavo de Moura Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4711,51 +4711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Husson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pupier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3623699" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drappier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyomarch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3418077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Bechari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brisset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3254599" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10060885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Cherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Wendell de Oliveira Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijsea.2014.5401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarc'H" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2179527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tinzefte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045886" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2008.06.047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01582641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Aboulaich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895479897330194" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064829598339761" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drappier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10577022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Drappier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Menach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guyomarch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04543269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ja&#239;em" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beddek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02612912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2243830" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerarajan Thiyagalingam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gaignaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sudret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012662" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de Moura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319159v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Olavo de Moura Filho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Saad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03384807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000REN10096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Husson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pupier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3623699" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drappier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyomarch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Menach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Messal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3418077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Bechari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brisset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3254599" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10060885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mipo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Cherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Wendell de Oliveira Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijsea.2014.5401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarc'H" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2179527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tinzefte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Korecki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045886" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01582641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Aboulaich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2008.06.047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895479897330194" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064829598339761" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Drappier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guyomarch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Menach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drappier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10577022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04543269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ja&#239;em" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beddek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02612912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2243830" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerarajan Thiyagalingam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar de Moura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gaignaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sudret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012662" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319159v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Olavo de Moura Filho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Saad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03384807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000REN10096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>