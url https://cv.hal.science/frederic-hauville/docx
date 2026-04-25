--- v0 (2026-03-29)
+++ v1 (2026-04-25)
@@ -127,702 +127,702 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of cycloidal propeller performance over multiple operating points using a multi-fidelity CFD-Experimental approach</w:t>
+                <w:t xml:space="preserve">Tank Testing of a Windfoil Hydrofoil with Free Surface Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Hauville</w:t>
+                <w:t xml:space="preserve">Patrick Ploé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Germain</w:t>
+                <w:t xml:space="preserve">Jules Longuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.100715. </w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (01), pp.191-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2025.100715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418196v1</w:t>
+                <w:t xml:space="preserve">hal-05497999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tank Testing of a Windfoil Hydrofoil with Free Surface Effects</w:t>
+                <w:t xml:space="preserve">Equivalent Beam Finite Element Model to Assess the Mechanical Behavior of a Composite Hydrofoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bot</w:t>
+                <w:t xml:space="preserve">Antoine Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ploé</w:t>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Longuet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (01), pp.191-205. </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (01), pp.206-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497999v1</w:t>
+                <w:t xml:space="preserve">hal-05223650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Beam Finite Element Model to Assess the Mechanical Behavior of a Composite Hydrofoil</w:t>
+                <w:t xml:space="preserve">Optimization of cycloidal propeller performance over multiple operating points using a multi-fidelity CFD-Experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Faye</w:t>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Nême</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (01), pp.206-238. </w:t>
+              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.100715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2025.100715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223650v1</w:t>
+                <w:t xml:space="preserve">hal-05418196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of cycloidal blade-controlled propeller: An experimental approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance prediction of a hydrofoil near the free surface using low (BEM) and high (RANS) fidelity methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Andre Astolfi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Germain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117363⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.104157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538044v1</w:t>
+                <w:t xml:space="preserve">hal-04674365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance prediction of a hydrofoil near the free surface using low (BEM) and high (RANS) fidelity methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization of cycloidal blade-controlled propeller: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+                <w:t xml:space="preserve">Jacques-Andre Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Augier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151, pp.104157. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.117363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674365v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of the Flow Around Rigid and Flexible Hydrofoils for Wetted and Cavitating Flow Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pérali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -908,51 +908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising hydrofoils using automated multi-fidelity surrogate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayriye Pehlivan Solak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1055,64 +1055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Labasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Ehrenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 275, pp.114169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1146,103 +1146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental blade-controlled platform for the design of smart cross-flow propeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Andre Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 250, pp.110921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1270,278 +1270,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Improvement of a Darrieus Tidal Turbine with Active Variable Pitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deniset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14030667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901774v1</w:t>
+                <w:t xml:space="preserve">hal-03132161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement of a Darrieus Tidal Turbine with Active Variable Pitch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Deniset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.667. </w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14030667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132161v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a sinusoidal transverse propeller</w:t>
               </w:r>
@@ -1652,103 +1652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t>
@@ -1786,90 +1786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classification Approach to Efficient Global Optimization in Presence of Non-Computable Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1914,1168 +1914,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIND TUNNEL INVESTIGATION OF DYNAMIC TRIMMING ON UPWIND SAIL AERODYNAMICS</w:t>
+                <w:t xml:space="preserve">Wind tunnel investigation of dynamic trimming on upwind sail aerodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.2010 - 2011</w:t>
+              <w:t xml:space="preserve">, 2017, pp.2010-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582947v1</w:t>
+                <w:t xml:space="preserve">hal-01696927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
+                <w:t xml:space="preserve">Sensor Fault Detection and Signal Improvement using Predictive Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deparday</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Merien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Small Craft Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159 (Part B1), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3940/rina.ijsct.2017.b1.186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695476v1</w:t>
+                <w:t xml:space="preserve">hal-02139491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind tunnel investigation of dynamic trimming on upwind sail aerodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+                <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.2010-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696927v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Fault Detection and Signal Improvement using Predictive Filters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Julien Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Senn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Small Craft Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2010 - 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3940/rina.ijsct.2017.b1.186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02139491v1</w:t>
+                <w:t xml:space="preserve">hal-01582953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.209 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582953v1</w:t>
+                <w:t xml:space="preserve">hal-01589317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor Fault Detection and Signal Improvement using Prédictive Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The transaction of the Royal Institution of Naval Architects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, International Journal of Small Craft Technology, 159 (Part B1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3940/rina.ijsct.2017.b1.186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589317v1</w:t>
+                <w:t xml:space="preserve">hal-01574987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Fault Detection and Signal Improvement using Prédictive Filter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">WIND TUNNEL INVESTIGATION OF DYNAMIC TRIMMING ON UPWIND SAIL AERODYNAMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The transaction of the Royal Institution of Naval Architects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2010 - 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574987v1</w:t>
+                <w:t xml:space="preserve">hal-01582947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale flying shape measurement of offwind yacht sails with photogrammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inviscid approach for upwind sails aerodynamics. How far can we go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien D. Deparday</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Ronan Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 127, pp.135-143. </w:t>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155, pp.208-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.09.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2016.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379626v1</w:t>
+                <w:t xml:space="preserve">hal-01591858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inviscid approach for upwind sails aerodynamics. How far can we go?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Full-scale flying shape measurement of offwind yacht sails with photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien D. Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Floch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 155, pp.208-215. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2016.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591858v1</w:t>
+                <w:t xml:space="preserve">hal-01379626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée multiphysique d'une hydrolienne RIM-DRIVEN</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Andre Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Andre Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.9-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3299,90 +3299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FSI investigation on stability of downwind sails with an automatic dynamic trimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3446,77 +3446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Behaviour of a Flexible Yacht Sail Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66, pp.32-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3667,77 +3667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of unsteady models for fluid structure interaction: Application to yacht sails and rigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101, pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3771,64 +3771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle aéroélastique appliqué à la déformation d'un gréement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3872,283 +3872,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation Model for the Evaluation of the Electrical Power Potential Harnessed by a Marine Current Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifeddine Benelghali</w:t>
+                <w:t xml:space="preserve">Seif Eddine Ben Elghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (4), pp.786-797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JOE.2007.906381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524613v1</w:t>
+                <w:t xml:space="preserve">hal-01205597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation Model for the Evaluation of the Electrical Power Potential Harnessed by a Marine Current Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Benelghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seif Eddine Ben Elghali</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (4), pp.786-797. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2007.906381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JOE.2007.906381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205597v1</w:t>
+                <w:t xml:space="preserve">hal-00524613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sailing boat performance prediction</w:t>
               </w:r>
@@ -4291,103 +4291,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Multi-Model Approaches for Maximizing Ship Decarbonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Podeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
@@ -4419,411 +4419,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does sailor morphology affect Olympic windfoil performance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-modèles et apprentissage automatique pour l’optimisation et le contrôle du pas d’un propulseur cycloïdal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hochhausen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">florent becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Augier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Physics 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Association Technique Maritime et Aéronautique (ATMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855388v1</w:t>
+                <w:t xml:space="preserve">hal-04855392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modèles et apprentissage automatique pour l’optimisation et le contrôle du pas d’un propulseur cycloïdal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental multi-fidelity optimization of cycloidal propeller pitching laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Technique Maritime et Aéronautique (ATMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855392v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental multi-fidelity optimization of cycloidal propeller pitching laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does sailor morphology affect Olympic windfoil performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hochhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fasse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Sports Physics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855390v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrofoil Optimization via Automated Multi-Fidelity Surrogate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayriye Pehlivan Solak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4891,103 +4891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de conditions de surface libre linéarisées pour l'étude d'un hydrofoil submergé à l'aide d'une approche potentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
@@ -5016,90 +5016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a marine cycloidal propeller using experimental blade-controlled platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5124,64 +5124,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and validation for the cavitating flow around a NACA0015 hydrofoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,77 +5245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Blade-controlled Cycloidal Propeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,90 +5366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la loi de calage d’un propulseur cycloïdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lecuyer-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deniset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de l’Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marseille, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5468,1205 +5468,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surrogates and Classification Approaches for Efficient Global Optimization (EGO) with Inequality Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berrini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t>
+              <w:t xml:space="preserve">SIAM Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583591v1</w:t>
+                <w:t xml:space="preserve">hal-01589262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogates and Classification Approaches for Efficient Global Optimization (EGO) with Inequality Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589262v1</w:t>
+                <w:t xml:space="preserve">hal-01583591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
+                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deparday</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22th CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Annapolis, United States. pp.13</w:t>
+              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143204v1</w:t>
+                <w:t xml:space="preserve">hal-02141286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind tunnel investigation of dynamic trimming on upwind sail aerodynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Chesapeake Sailing Yacht Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141329v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speedometer Fault Detection and GNSS Fusion using Kalman Filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How to be the best at sail pumping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS’16 MTS/IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.8</w:t>
+              <w:t xml:space="preserve">How to be the best at sail pumping?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141279v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to be the best at sail pumping?</w:t>
+                <w:t xml:space="preserve">Wind tunnel investigation of dynamic trimming on upwind sail aerodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">How to be the best at sail pumping?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.5</w:t>
+              <w:t xml:space="preserve">22nd Chesapeake Sailing Yacht Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Annapolis, United States. pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141145v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Speedometer Fault Detection and GNSS Fusion using Kalman Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS’16 MTS/IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01374215v1</w:t>
+                <w:t xml:space="preserve">hal-02141279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. pp.7</w:t>
+              <w:t xml:space="preserve">THE 22nd CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141286v1</w:t>
+                <w:t xml:space="preserve">hal-01387783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal Analysis of Pressures on a Full-Scale Spinnaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 22nd CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Annapolis, United States</w:t>
+              <w:t xml:space="preserve">The 22th CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Annapolis, United States. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387783v1</w:t>
+                <w:t xml:space="preserve">hal-02143204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6708,90 +6708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sail trimming FSI simulation - Comparison of viscous and inviscid flow models to optimise upwind sails trim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th High Performance Yacht Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Auckland, New Zealand. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6816,77 +6816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic measurements of pressures, sail shape and forces on a full-scale spinnaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deparday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6941,927 +6941,927 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lothode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110249v1</w:t>
+                <w:t xml:space="preserve">hal-01158837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a flexible sail plan : effect of pitching decomposition and adjustments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic fluid structure coupling of yacht sails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL, Lorient, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110250v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of a flexible sail plan : effect of pitching decomposition and adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL, Lorient, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lorient, France. pp.1-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158837v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fluid structure coupling of yacht sails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Augier</w:t>
+                <w:t xml:space="preserve">Modélisation couplée multi-physique d’une hydrolienne RIM-DRIVEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Andre Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Coupled Problems in Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès SHF : «Energies Marines Renouvelables 2013»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202435v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée multi-physique d’une hydrolienne RIM-DRIVEN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Semail</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF : «Energies Marines Renouvelables 2013»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Third International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090601v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF UNSTEADY MODELS FOR WIND/ SAILS/ RIGGING FLUID SRUCTURE INTERACTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsteady numerical simulations of downwind sails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd INNOV'SAIL International Conference on Innovation in High Performance Sailing Yachts · INNOV'SAIL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, LORIENT, France. pp.1-238</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103774v1</w:t>
+                <w:t xml:space="preserve">hal-02103810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady numerical simulations of downwind sails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF UNSTEADY MODELS FOR WIND/ SAILS/ RIGGING FLUID SRUCTURE INTERACTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd INNOV'SAIL International Conference on Innovation in High Performance Sailing Yachts · INNOV'SAIL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">, Jun 2010, LORIENT, France. pp.1-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103810v1</w:t>
+                <w:t xml:space="preserve">hal-02103774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled electromagnetic / hydrodynamic model for the design of an integrated rim - driven naval propulsion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly coupled VPP and CFD RANSE code for sailing yacht performance prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8044,493 +8044,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for Manufacturing applied to Hydroifoils dedicated to Marine Propellers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Brient</w:t>
+                <w:t xml:space="preserve">A Simulation Model for the Evaluation of the Electrical Power Potential Harnessed by a Marine Current Turbine in the Raz de Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Benelghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Speed Machining 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">IEEE OCEANS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.#061215-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763054v1</w:t>
+                <w:t xml:space="preserve">hal-00531235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation Model for the Evaluation of the Electrical Power Potential Harnessed by a Marine Current Turbine in the Raz de Sein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Design for Manufacturing applied to Hydroifoils dedicated to Marine Propellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE OCEANS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.#061215-133</w:t>
+              <w:t xml:space="preserve">High Speed Machining 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531235v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aéroélasticité non linéaire appliquée à la dé- formation des voiles</w:t>
+                <w:t xml:space="preserve">Aéroélasticité non linéaire appliquée à la déformation des voiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mounoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Andeé Astolfi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème COLLOQUE NATIONAL EN CALCUL DES STRUCTURES</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408530v1</w:t>
+                <w:t xml:space="preserve">hal-01813073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aéroélasticité non linéaire appliquée à la déformation des voiles</w:t>
+                <w:t xml:space="preserve">Aéroélasticité non linéaire appliquée à la dé- formation des voiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mounoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Andeé Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">7ème COLLOQUE NATIONAL EN CALCUL DES STRUCTURES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813073v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8561,77 +8561,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Structure Interaction of Yacht Sails in the Unsteady Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.66-78, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8669,77 +8669,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Structure Interaction of Yacht Sails in the Unsteady Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.66-78, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8809,90 +8809,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a Flexible Sail Plan submitted to pitching : Hysteresis phenomenon and effect of rig Adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8942,51 +8942,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of particle methods on parallel architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9079,51 +9079,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des méthodes de calculs d'écoulements tourbillonnaires instationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université du Havre, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9319,51 +9319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2025.100715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plo&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Longuet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.206" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andre Astolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117363" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Pehlivan Solak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pellegrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Diez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2422518" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110921" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030667" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Bayeul-Lain&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3940/rina.ijsct.2017.b1.186" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574987v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Floch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2016.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.03.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.03.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Saux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2007.906381" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Ben Elghali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hochhausen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=florent becker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280115v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer-Le Bris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Dhome" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Motta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Pelley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jaouen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mounoury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Ande&#233; Astolfi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813073v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696190v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plo&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Longuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2025.100715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andre Astolfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Pehlivan Solak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pellegrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Diez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2422518" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110921" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Bayeul-Lain&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3940/rina.ijsct.2017.b1.186" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Floch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2016.06.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.03.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.03.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Ben Elghali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Saux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2007.906381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=florent becker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hochhausen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280115v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer-Le Bris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Dhome" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Motta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Pelley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jaouen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mounoury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Ande&#233; Astolfi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696190v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>