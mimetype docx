--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -5718,640 +5718,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">Wind tunnel investigation of dynamic trimming on upwind sail aerodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. pp.7</w:t>
+              <w:t xml:space="preserve">22nd Chesapeake Sailing Yacht Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Annapolis, United States. pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141286v1</w:t>
+                <w:t xml:space="preserve">hal-02141329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+                <w:t xml:space="preserve">How to be the best at sail pumping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Ulisse Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">How to be the best at sail pumping?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374215v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to be the best at sail pumping?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bot</w:t>
+                <w:t xml:space="preserve">Speedometer Fault Detection and GNSS Fusion using Kalman Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">How to be the best at sail pumping?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.5</w:t>
+              <w:t xml:space="preserve">OCEANS’16 MTS/IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141145v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind tunnel investigation of dynamic trimming on upwind sail aerodynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bot</w:t>
+                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Chesapeake Sailing Yacht Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141329v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speedometer Fault Detection and GNSS Fusion using Kalman Filters</w:t>
+                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS’16 MTS/IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.8</w:t>
+              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141279v1</w:t>
+                <w:t xml:space="preserve">hal-02141286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t>
               </w:r>
@@ -8044,277 +8044,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation Model for the Evaluation of the Electrical Power Potential Harnessed by a Marine Current Turbine in the Raz de Sein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Design for Manufacturing applied to Hydroifoils dedicated to Marine Propellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE OCEANS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.#061215-133</w:t>
+              <w:t xml:space="preserve">High Speed Machining 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531235v1</w:t>
+                <w:t xml:space="preserve">hal-01763054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for Manufacturing applied to Hydroifoils dedicated to Marine Propellers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Brient</w:t>
+                <w:t xml:space="preserve">A Simulation Model for the Evaluation of the Electrical Power Potential Harnessed by a Marine Current Turbine in the Raz de Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Benelghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Speed Machining 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">IEEE OCEANS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.#061215-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763054v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroélasticité non linéaire appliquée à la déformation des voiles</w:t>
               </w:r>
@@ -9319,51 +9319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plo&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Longuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2025.100715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andre Astolfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Pehlivan Solak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pellegrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Diez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2422518" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110921" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Bayeul-Lain&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3940/rina.ijsct.2017.b1.186" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Floch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2016.06.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.03.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.03.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Ben Elghali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Saux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2007.906381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=florent becker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hochhausen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280115v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer-Le Bris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Dhome" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Motta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Pelley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jaouen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mounoury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Ande&#233; Astolfi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696190v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plo&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Longuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2025.100715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andre Astolfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Pehlivan Solak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pellegrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Diez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2422518" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Labasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110921" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Bayeul-Lain&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3940/rina.ijsct.2017.b1.186" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Floch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2016.06.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D. Deparday" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.03.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.03.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2011.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Ben Elghali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Saux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2007.906381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=florent becker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hochhausen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280115v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer-Le Bris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Dhome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Motta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Pelley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jaouen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mounoury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Ande&#233; Astolfi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696190v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>