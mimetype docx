--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -598,252 +598,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error analysis of an enriched Galerkin method of order one for the Stokes problem</w:t>
+                <w:t xml:space="preserve">Recent Advances in Adaptive Coarse Spaces and Availability in Open Source Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivette Girault</w:t>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taboada Maria Gonzalez</w:t>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MathematicS In Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/msia.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867869v1</w:t>
+                <w:t xml:space="preserve">hal-03837221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Adaptive Coarse Spaces and Availability in Open Source Libraries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victorita Dolean</w:t>
+                <w:t xml:space="preserve">A posteriori error analysis of an enriched Galerkin method of order one for the Stokes problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivette Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taboada Maria Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathematicS In Action</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837221v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
               </w:r>
@@ -957,1420 +957,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional decomposition of matrices and parallel computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+                <w:t xml:space="preserve">Microwave Tomographic Imaging of Cerebrovascular Accidents by Using High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi-Mahmoud Kaber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioannis Aliferis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Darbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Study</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2019.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878765v1</w:t>
+                <w:t xml:space="preserve">hal-01343687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori error estimates for Darcy’s problem coupled with the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivette Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ESAIM: M2AN, 53 (6), pp.2121 - 2159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2019049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Tomographic Imaging of Cerebrovascular Accidents by Using High-Performance Computing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractional decomposition of matrices and parallel computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mahmoud Kaber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.244-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343687v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of explicit implementation strategy and preconditioning for the high order edge finite elements applied to the time-harmonic Maxwell's equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite difference scheme for one system of nonlinear partial integro-differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+                <w:t xml:space="preserve">Temur Jangveladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zurab Kiguradze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 328, pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2018.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298938v3</w:t>
+                <w:t xml:space="preserve">hal-01972158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A residual A posteriori error estimators for a model for flow in porous media with fractures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A full discretisation of the time-dependent Boussinesq (buoyancy) model with nonlinear viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aldbaissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J E Roberts</w:t>
+                <w:t xml:space="preserve">Gihane Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961132v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Order Local Projection Stabilization Method for Natural Convection Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive inexact iterative algorithms based on polynomial-degree-robust a posteriori estimates for the Stokes problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Čermák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Chacon Rebollo</w:t>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabel Sánchez Muñoz</w:t>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-017-0469-9⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (4), pp.1027-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-017-0925-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972136v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097662v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full discretisation of the time-dependent Boussinesq (buoyancy) model with nonlinear viscosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Aldbaissy</w:t>
+                <w:t xml:space="preserve">An example of explicit implementation strategy and preconditioning for the high order edge finite elements applied to the time-harmonic Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toni Sayah</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.1498 - 1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972178v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298938v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite difference scheme for one system of nonlinear partial integro-differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High-Order Local Projection Stabilization Method for Natural Convection Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Chacon Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temur Jangveladze</w:t>
+                <w:t xml:space="preserve">Samuele Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zurab Kiguradze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pironneau</w:t>
+                <w:t xml:space="preserve">Isabel Sánchez Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 328, pp.287-300. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (2), pp.667-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2018.01.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-017-0469-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972158v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Residual a Posteriori Error Estimators for a Model for Flow in Porous Media with Fractures</w:t>
+                <w:t xml:space="preserve">A residual A posteriori error estimators for a model for flow in porous media with fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+                <w:t xml:space="preserve">Z Mghazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyas Naji</w:t>
+                <w:t xml:space="preserve">I Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roberts</w:t>
+                <w:t xml:space="preserve">J E Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp 1-34. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+              <w:t xml:space="preserve">, 2018, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10915-018-0875-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972116v1</w:t>
+                <w:t xml:space="preserve">hal-01961132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive inexact iterative algorithms based on polynomial-degree-robust a posteriori estimates for the Stokes problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Čermák</w:t>
+                <w:t xml:space="preserve">Numerical Modeling and High-Speed Parallel Computing: New Perspectives on Tomographic Microwave Imaging for Brain Stroke Detection and Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-017-0925-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (5), pp.98 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2017.2731199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097662v4</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy Stable Monolithic Eulerian Fluid-Structure Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.4388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling and High-Speed Parallel Computing: New Perspectives on Tomographic Microwave Imaging for Brain Stroke Detection and Monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+                <w:t xml:space="preserve">A mesh adaptivity scheme on the Landau–de Gennes functional minimization case in 3D, and its driving efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iztok Bajc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slobodan Žumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (5), pp.98 - 110. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321, pp.981-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MAP.2017.2731199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.02.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623106v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite-element toolbox for the stationary Gross–Pitaevskii equation with rotation</w:t>
               </w:r>
@@ -2549,3298 +2536,3194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesh adaptivity scheme on the Landau–de Gennes functional minimization case in 3D, and its driving efficiency</w:t>
+                <w:t xml:space="preserve">ETUDE EXPERIMENTALE ET MODELISATION NUMÉRIQUE DES TRANSFERTS HYDRIQUES ET DE SOLUTE DANS UN MILIEU POREUX NON SATURE-SATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iztok Bajc</w:t>
+                <w:t xml:space="preserve">Hassan Lemacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maslouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moumtaz Razack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slobodan Žumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Scientific Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360423v1</w:t>
+                <w:t xml:space="preserve">hal-01521876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Model of Soil Water and Nutrient Transport with Root Uptake: Explicit Geometry and Unstructured Adaptive Meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (2), pp.487-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-014-0411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE EXPERIMENTALE ET MODELISATION NUMÉRIQUE DES TRANSFERTS HYDRIQUES ET DE SOLUTE DANS UN MILIEU POREUX NON SATURE-SATURE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Lemacha</w:t>
+                <w:t xml:space="preserve">A Newton method with adaptive finite elements for solving phase-change problems with natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Maslouhi</w:t>
+                <w:t xml:space="preserve">Moglan Raluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moumtaz Razack</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+                <w:t xml:space="preserve">Stéphane Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 274 (1), pp.826-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521876v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized Finite Elements for a Reaction-Dispersion Saddle-Point Problem with NonConstant Coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
+                <w:t xml:space="preserve">An approximation of anisotropic metrics from higher order interpolation error for triangular mesh adaptation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bernardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+                <w:t xml:space="preserve">Raphaël Kuate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 258, pp.99-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105016v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximation of anisotropic metrics from higher order interpolation error for triangular mesh adaptation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilized Finite Elements for a Reaction-Dispersion Saddle-Point Problem with NonConstant Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Kuate</w:t>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.2207-2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130907240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105158v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Newton method with adaptive finite elements for solving phase-change problems with natural convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical approximation of the Smagorinsky turbulence model applied to the primitive equations of the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Masson</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Orzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Rubino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.54-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358437v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of the Smagorinsky turbulence model applied to the primitive equations of the ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original coupled FEM/BIE numerical model for analyzing infinite periodic surface acoustic wave transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuele Rubino</w:t>
+                <w:t xml:space="preserve">Dufilié Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 246 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.03.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105137v1</w:t>
+                <w:t xml:space="preserve">hal-01358421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-order scheme for the incompressible Navier-Stokes equations with open boundary condition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Discrete Differential Sequence for Elasticity Based upon Continuous Displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Sheng</w:t>
+                <w:t xml:space="preserve">Patrice Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73 (1), pp.58-73. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.3792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110848189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931030v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Differential Sequence for Elasticity Based upon Continuous Displacements</w:t>
+                <w:t xml:space="preserve">A high-order scheme for the incompressible Navier-Stokes equations with open boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Hauret</w:t>
+                <w:t xml:space="preserve">Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110848189⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.58-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.3792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358406v1</w:t>
+                <w:t xml:space="preserve">hal-00931030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original coupled FEM/BIE numerical model for analyzing infinite periodic surface acoustic wave transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadratic finite elements with non-matching grids for the unilateral boundary contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belhachmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dufilié Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.03.043⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (4), pp.1185-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2012064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01358421v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic finite elements with non-matching grids for the unilateral boundary contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Auliac</w:t>
+                <w:t xml:space="preserve">High performance domain decomposition methods on massively parallel architectures with FreeFEM++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Belhachmi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (4), pp.1185-1205. </w:t>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3-4), pp.287-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2012064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jnum-2012-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933248v1</w:t>
+                <w:t xml:space="preserve">hal-00835298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New development in freefem++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A posteriori analysis of a finite element discretization of a Naghdi shell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Dret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Blouza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.190-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drs009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jnum-2012-0013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01476313v1</w:t>
+                <w:t xml:space="preserve">hal-01418420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance domain decomposition methods on massively parallel architectures with FreeFEM++</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New development in freefem++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 20 (3-4), pp.287-302. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 20 (3-4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jnum-2012-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jnum-2012-0015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00835298v1</w:t>
+                <w:t xml:space="preserve">hal-01476313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori analysis of a finite element discretization of a Naghdi shell model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Bernardi</w:t>
+                <w:t xml:space="preserve">Adaptive multiresolution analysis based on anisotropic triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nira Dyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adel Blouza</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drs009⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81, pp.789-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2011-02495-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418420v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Effects of Regularization on Variational Optic Flow Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Belhachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-010-0239-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multiresolution analysis based on anisotropic triangulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nira Dyn</w:t>
+                <w:t xml:space="preserve">An efficient numerical method for the equations of steady and unsteady flows of homogeneous incompressible Newtonian fluid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230 (3), pp.551-571</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387804v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient numerical method for the equations of steady and unsteady flows of homogeneous incompressible Newtonian fluid.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Thiriet</w:t>
+                <w:t xml:space="preserve">A finite element method with mesh adaptivity for computing vortex states in fast-rotating Bose–Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 230 (3), pp.551-571</w:t>
+              <w:t xml:space="preserve">, 2010, 229 (19), pp.6946-6960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543063v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element method with mesh adaptivity for computing vortex states in fast-rotating Bose–Einstein condensates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ionut Danaila</w:t>
+                <w:t xml:space="preserve">A Posteriori Error Analysis of the Method of Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Verfürth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (06), pp.1355-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511005337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011561v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Posteriori Error Analysis of the Method of Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Automatic insertion of a turbulence model in the finite element discretization of the Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rüdiger Verfürth</w:t>
+                <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21 (06), pp.1355-1377. </w:t>
+              <w:t xml:space="preserve">, 2009, 19 (7), pp.1139-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202511005337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202509003747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395280v1</w:t>
+                <w:t xml:space="preserve">hal-00173706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic insertion of a turbulence model in the finite element discretization of the Navier-Stokes equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Quelques propriétés d'approximation des éléments finis de Nédélec, application à l'analyse a posteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344 (7), pp.461-466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173706v1</w:t>
+                <w:t xml:space="preserve">hal-00139231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques propriétés d'approximation des éléments finis de Nédélec, application à l'analyse a posteriori</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Mortar finite element discretization for the flow in a non homogeneous porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mghazli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 344 (7), pp.461-466</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 196, pp.1554-1573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139231v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar finite element discretization for the flow in a non homogeneous porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bernardi</w:t>
+                <w:t xml:space="preserve">R-adaptation par l'estimateur d'erreur hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Mghazli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 5, Special Issue TAM TAM'05, november 2006, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194945v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two finite element approximations of Naghdi's shell model in Cartesian coordinates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Blouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Dret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.636-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-adaptation par l'estimateur d'erreur hiérarchique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation fonction-courant et tourbillon du problème de Stokes dans un domaine bidimensionnel multiplement connexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fortin</w:t>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivette Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 342, pp.617-622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263495v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation fonction-courant et tourbillon du problème de Stokes dans un domaine bidimensionnel multiplement connexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A truncated Fourier/finite element discretization of the Stokes equations in an axisymmetric domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vivette Girault</w:t>
+                <w:t xml:space="preserve">S. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 342, pp.617-622</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.233-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112259v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A truncated Fourier/finite element discretization of the Stokes equations in an axisymmetric domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Coupling Darcy and Stokes equations for porous media with cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16, pp.233-263</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39, pp.7-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111815v1</w:t>
+                <w:t xml:space="preserve">hal-00021263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized finite element discretizations of a grade-two fluid model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vivette Girault</w:t>
+                <w:t xml:space="preserve">A parareal in time iterative solver: a further direction to parallel implementation. Domain decomposition methods in science and engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48-12, pp.1375-1414</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020613v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parareal in time iterative solver: a further direction to parallel implementation. Domain decomposition methods in science and engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fischer</w:t>
+                <w:t xml:space="preserve">Regularized finite element discretizations of a grade-two fluid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivette Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40, pp.433-440</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48-12, pp.1375-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112575v1</w:t>
+                <w:t xml:space="preserve">hal-00020613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Darcy and Stokes equations for porous media with cracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bernardi</w:t>
+                <w:t xml:space="preserve">Écoulement rhéofluidifiant dans un coude et une bifurcation plane symétrique. Application à l'écoulement sanguin dans la grande circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin-Borret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (4), pp.529-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1996139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021263v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement rhéofluidifiant dans un coude et une bifurcation plane symétrique. Application à l'écoulement sanguin dans la grande circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Thiriet</w:t>
+                <w:t xml:space="preserve">Modélisation de systèmes électrotechniques par couplage des équations électriques et magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martin-Borret</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 6 (4), pp.529-542. </w:t>
+                <w:t xml:space="preserve">A. Marrocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp3:1996139⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">F. Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 25 (7), pp.649-659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rphysap:01990002507064900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00246229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5850,51 +5733,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for the Bogoliubov-de Gennes stability analysis of Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5936,480 +5819,480 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structure of Quantum Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Osaka (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary result of the &amp;quot;origins of speech&amp;quot; project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane El Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vialet</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP 2021 - XIXth World Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP'2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3D-Mesh Reconstruction of Mounted Skeleton Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Gailliègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICVM 2019 - International Congress of Vertebrate Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse 3D des plissements dans les systèmes film/substrat à l'aide de la méthode des éléments finis et de la méthode asymptotique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rezgui-Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Analysis of wrinkles in film/substrate systems using Finite Element Method and Asymptotic Numerical Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Rezgui Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6424,302 +6307,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave tomography for brain stroke imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2017 IEEE International Symposium on Antennas and Propagation USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.29-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Domain Decomposition Preconditioners for Heterogeneous Elliptic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SC13 - International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Denver, United States. pp.80:1--80:11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2503210.2503212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6729,154 +6612,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6886,117 +6769,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDE-constrained optimization within FreeFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7006,470 +6889,470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Lagrange Multiplier for Fluid-Structure Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Boffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods for PDEs: State of the Art Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.129-145, 2018, 978-3-319-94676-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94676-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Domain Decomposition Methods with FreeFem++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, Springer, pp.315-322, 2014, Lecture Notes in Computational Science and Engineering, 978-3-319-05789-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05789-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Zoom and the Schwarz Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lozinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, Springer, pp.63-73, 2009, Lecture Notes in Computational Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02677-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical zoom and the Schwarz algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lozinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain decomposition methods in science and engineering {XVIII}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.63-73, 2009, Lect. Notes Comput. Sci. Eng., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02677-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7479,169 +7362,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel approximation of the exponential of semidefinite negative Hermitian matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mahmoud Kaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Plagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948509v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dual Characteristic-Galerkin Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7654,174 +7537,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate Maximum-Likelihood Estimation of Multi-Type Birth-Death Epidemiological Models from Phylogenetic Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of vortices in quantum fluids: finite element algorithms and programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7860,351 +7743,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation parallèle de l'exponentielle de matrices hermitiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularized frictional contact problems with the interior point method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garnotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197415v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized frictional contact problems with the interior point method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation parallèle de l'exponentielle de matrices hermitiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mahmoud Kaber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483991v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictionless contact problem for hyperelastic materials with interior point optimizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Computing Investigations for the Projection Method Applied to the Interface Transport Scheme of a Two-phase Flow by the Method of Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille † Haddad † ‡</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8212,174 +8095,174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FULL DISCRETISATION OF THE TIME-DEPENDENT BOUSSINESQ (BUOYANCY) MODEL WITH NONLINEAR VISCOSITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim El Dbaissy † ‡</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gihane Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646611v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite-element toolbox for the stationary Gross-Pitaevskii equation with rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8414,397 +8297,397 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element method for Darcy's problem coupled with the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séréna Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivette Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling and High Speed Parallel Computing: New Perspectives for Tomographic Microwave Imaging for Brain Stroke Detection and Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface transport scheme of a two-phase flow by the method of characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive finite elements for variational inequalities with non-smooth coefficients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8813,73 +8696,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belhachmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element method with mesh adaptivity for computing vortex states in fast-rotating Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8888,73 +8771,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element method with mesh adaptivity for computing vortex states in fast-rotating Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8963,152 +8846,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452267v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar finite element discretization of a model coupling Darcy and Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Mghazli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9118,573 +9001,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ill-posed Parabolic Evolution System for Dispersive Deoxygenation-Reaeration in Waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Mixed finite element discretization of a model for organic pollution in waters Part I. The problem and its discretization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Le Bot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820289v2</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed finite element discretization of a model for organic pollution in waters Part I. The problem and its discretization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">An Ill-posed Parabolic Evolution System for Dispersive Deoxygenation-Reaeration in Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781238v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houman Borouchaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3199, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie II: Applications</w:t>
+                <w:t xml:space="preserve">New Progress in Anisotropic Grid Adaptation for Inviscid and Viscous Flows Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houman Borouchaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis George</w:t>
+                <w:t xml:space="preserve">Manolo Castro-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-2760, INRIA. 1995</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2671, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073932v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Progress in Anisotropic Grid Adaptation for Inviscid and Viscous Flows Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manolo Castro-Diaz</w:t>
+                <w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie II: Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houman Borouchaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2671, INRIA. 1995</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2760, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00074019v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie I: Algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houman Borouchaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9692,717 +9575,717 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saltel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-2741, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Surface Mesh Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Castro-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2672, INRIA. 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSP1B3 : un logiciel pour resoudre les equations de Navier Stokes incompressible 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-1449, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emc un logiciel d'edition de maillages et de contours bidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saltel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0118, INRIA. 1990, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillage automatique de domaines tridimensionnels quelconques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saltel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-1021, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraedrisation automatique et respect de la frontiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saltel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-0835, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current progress on the numerical simulation of detached flows around airplanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.V. Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Begue</w:t>
+                <w:t xml:space="preserve">Jacques Périaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.V. Dinh</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0778, INRIA. 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution des equations bidimensionnelles de Navier-Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0059, INRIA. 1985, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10549,51 +10432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13193063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255543v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108948" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2022.108606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taboada Maria Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.17" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mahmoud Kaber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Sayah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-06DJTRFG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343687v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298938v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.11.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mghazli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Naji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Roberts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0875-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Rubino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel S&#225;nchez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0469-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aldbaissy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972158v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Jangveladze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurab Kiguradze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.01.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Naji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097662v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0925-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01326785v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4388" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731199" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auliac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0608-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Bajc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan &#381;umer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0411-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lemacha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Maslouhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Ben Belgacem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907240" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moglan Raluca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Orzetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3792" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848189" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufili&#233; Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.03.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDK2B39Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933248v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhachmi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01476313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3934CEBC161F1DC97E51ED4391E3933D0B7C2FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01418420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Dret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Blouza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Belhachmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0239-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387804v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nira Dyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02495-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Verf&#252;rth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005337" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003747" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mghazli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112409v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fortin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1850" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deparis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fischer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Borret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996139" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrocco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507064900" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gagnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ventura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Potier-Ferry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezgui-Chaabouni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Rezgui Chaabouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072057" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724788v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boffi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94676-4_5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5_6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MJNN67B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948509v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perrin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plagne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872340v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849287v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Houssein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnotel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille &#8224; Haddad &#8224; &#8225;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646611v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Dbaissy &#8224; &#8225;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Dib" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356092v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217940v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Haddad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011769v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461150v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452267v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820289v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073490v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073932v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074019v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Castro-Diaz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saltel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074018v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075111v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pares" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075718v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075773v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Dinh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;riaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terrasson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070099v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13193063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255543v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108948" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2022.108606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.17" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taboada Maria Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343687v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.02.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Sayah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-06DJTRFG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mahmoud Kaber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Jangveladze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurab Kiguradze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.01.050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aldbaissy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097662v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0925-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298938v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.11.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Rubino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel S&#225;nchez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0469-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mghazli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Naji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Roberts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0875-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01326785v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4388" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Bajc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan &#381;umer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auliac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0608-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lemacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Maslouhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0411-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moglan Raluca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Masson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Ben Belgacem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Orzetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufili&#233; Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.03.043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDK2B39Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848189" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3792" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhachmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012064" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01418420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Dret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Blouza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01476313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3934CEBC161F1DC97E51ED4391E3933D0B7C2FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387804v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nira Dyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02495-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Belhachmi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0239-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Verf&#252;rth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005337" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003747" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mghazli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fortin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deparis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fischer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Borret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996139" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrocco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507064900" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gagnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ventura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Potier-Ferry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezgui-Chaabouni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Rezgui Chaabouni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623136v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724788v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boffi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94676-4_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MJNN67B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948509v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plagne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347009v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872340v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Houssein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnotel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille &#8224; Haddad &#8224; &#8225;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646611v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Dbaissy &#8224; &#8225;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416505v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Dib" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217940v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Haddad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011769v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461150v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452267v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781238v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820289v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073490v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Castro-Diaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073932v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saltel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074018v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075773v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Dinh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;riaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terrasson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070099v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>