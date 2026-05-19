--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -957,290 +957,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Tomographic Imaging of Cerebrovascular Accidents by Using High-Performance Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A posteriori error estimates for Darcy’s problem coupled with the heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Aliferis</w:t>
+                <w:t xml:space="preserve">Serena Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivette Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toni Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ESAIM: M2AN, 53 (6), pp.2121 - 2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343687v2</w:t>
+                <w:t xml:space="preserve">hal-02427095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimates for Darcy’s problem coupled with the heat equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave Tomographic Imaging of Cerebrovascular Accidents by Using High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Aliferis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Dib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+                <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Sayah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maya de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Darbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2019049⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02427095v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional decomposition of matrices and parallel computing</w:t>
               </w:r>
@@ -1302,252 +1302,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite difference scheme for one system of nonlinear partial integro-differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A full discretisation of the time-dependent Boussinesq (buoyancy) model with nonlinear viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aldbaissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zurab Kiguradze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pironneau</w:t>
+                <w:t xml:space="preserve">Gihane Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972158v1</w:t>
+                <w:t xml:space="preserve">hal-01972178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full discretisation of the time-dependent Boussinesq (buoyancy) model with nonlinear viscosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite difference scheme for one system of nonlinear partial integro-differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temur Jangveladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Aldbaissy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Toni Sayah</w:t>
+                <w:t xml:space="preserve">Zurab Kiguradze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 328, pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2018.01.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972178v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive inexact iterative algorithms based on polynomial-degree-robust a posteriori estimates for the Stokes problem</w:t>
               </w:r>
@@ -1650,51 +1650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of explicit implementation strategy and preconditioning for the high order edge finite elements applied to the time-harmonic Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,317 +1761,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298938v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Order Local Projection Stabilization Method for Natural Convection Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A residual A posteriori error estimators for a model for flow in porous media with fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Chacon Rebollo</w:t>
+                <w:t xml:space="preserve">Z Mghazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+                <w:t xml:space="preserve">I Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Rubino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Sánchez Muñoz</w:t>
+                <w:t xml:space="preserve">J E Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 74 (2), pp.667-692. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-017-0469-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-018-0875-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972136v1</w:t>
+                <w:t xml:space="preserve">hal-01961132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A residual A posteriori error estimators for a model for flow in porous media with fractures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High-Order Local Projection Stabilization Method for Natural Convection Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Chacon Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Naji</w:t>
+                <w:t xml:space="preserve">Samuele Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J E Roberts</w:t>
+                <w:t xml:space="preserve">Isabel Sánchez Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.1-34. </w:t>
+              <w:t xml:space="preserve">, 2018, 74 (2), pp.667-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-018-0875-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-017-0469-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961132v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling and High-Speed Parallel Computing: New Perspectives on Tomographic Microwave Imaging for Brain Stroke Detection and Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,343 +2761,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Newton method with adaptive finite elements for solving phase-change problems with natural convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilized Finite Elements for a Reaction-Dispersion Saddle-Point Problem with NonConstant Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Masson</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.06.036⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.2207-2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130907240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358437v1</w:t>
+                <w:t xml:space="preserve">hal-01105016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approximation of anisotropic metrics from higher order interpolation error for triangular mesh adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kuate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 258, pp.99-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized Finite Elements for a Reaction-Dispersion Saddle-Point Problem with NonConstant Coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
+                <w:t xml:space="preserve">A Newton method with adaptive finite elements for solving phase-change problems with natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bernardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+                <w:t xml:space="preserve">Moglan Raluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+                <w:t xml:space="preserve">Stéphane Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (2), pp.2207-2226. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 274 (1), pp.826-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130907240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105016v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approximation of the Smagorinsky turbulence model applied to the primitive equations of the ocean</w:t>
               </w:r>
@@ -3109,77 +3109,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Orzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Rubino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.54-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3198,143 +3198,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original coupled FEM/BIE numerical model for analyzing infinite periodic surface acoustic wave transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-order scheme for the incompressible Navier-Stokes equations with open boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dufilié Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.03.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.58-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.3792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358421v1</w:t>
+                <w:t xml:space="preserve">hal-00931030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete Differential Sequence for Elasticity Based upon Continuous Displacements</w:t>
               </w:r>
@@ -3405,131 +3393,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-order scheme for the incompressible Navier-Stokes equations with open boundary condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original coupled FEM/BIE numerical model for analyzing infinite periodic surface acoustic wave transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thiriet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+                <w:t xml:space="preserve">Dufilié Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 246 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.03.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.3792⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931030v1</w:t>
+                <w:t xml:space="preserve">hal-01358421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic finite elements with non-matching grids for the unilateral boundary contact</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Belhachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,51 +3791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori analysis of a finite element discretization of a Naghdi shell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Dret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4193,64 +4193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient numerical method for the equations of steady and unsteady flows of homogeneous incompressible Newtonian fluid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4370,51 +4370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Posteriori Error Analysis of the Method of Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,51 +4474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic insertion of a turbulence model in the finite element discretization of the Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques propriétés d'approximation des éléments finis de Nédélec, application à l'analyse a posteriori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4673,51 +4673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar finite element discretization for the flow in a non homogeneous porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,282 +4762,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-adaptation par l'estimateur d'erreur hiérarchique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Fortin</w:t>
+                <w:t xml:space="preserve">Two finite element approximations of Naghdi's shell model in Cartesian coordinates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Blouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Dret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.636-654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263495v1</w:t>
+                <w:t xml:space="preserve">hal-00112409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two finite element approximations of Naghdi's shell model in Cartesian coordinates.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Blouza</w:t>
+                <w:t xml:space="preserve">R-adaptation par l'estimateur d'erreur hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Dret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 5, Special Issue TAM TAM'05, november 2006, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112409v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation fonction-courant et tourbillon du problème de Stokes dans un domaine bidimensionnel multiplement connexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivette Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5088,51 +5088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A truncated Fourier/finite element discretization of the Stokes equations in an axisymmetric domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Belhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,355 +5190,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Darcy and Stokes equations for porous media with cracks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Regularized finite element discretizations of a grade-two fluid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivette Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 39, pp.7-35</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48-12, pp.1375-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021263v1</w:t>
+                <w:t xml:space="preserve">hal-00020613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parareal in time iterative solver: a further direction to parallel implementation. Domain decomposition methods in science and engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fischer</w:t>
+                <w:t xml:space="preserve">Coupling Darcy and Stokes equations for porous media with cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40, pp.433-440</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39, pp.7-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112575v1</w:t>
+                <w:t xml:space="preserve">hal-00021263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized finite element discretizations of a grade-two fluid model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vivette Girault</w:t>
+                <w:t xml:space="preserve">A parareal in time iterative solver: a further direction to parallel implementation. Domain decomposition methods in science and engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48-12, pp.1375-1414</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020613v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement rhéofluidifiant dans un coude et une bifurcation plane symétrique. Application à l'écoulement sanguin dans la grande circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin-Borret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,51 +6382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7599,51 +7599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8043,51 +8043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Computing Investigations for the Projection Method Applied to the Interface Transport Scheme of a Two-phase Flow by the Method of Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille † Haddad † ‡</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8157,64 +8157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim El Dbaissy † ‡</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gihane Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8226,364 +8226,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646611v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-element toolbox for the stationary Gross-Pitaevskii equation with rotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Auliac</w:t>
+                <w:t xml:space="preserve">Finite element method for Darcy's problem coupled with the heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séréna Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivette Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277660v1</w:t>
+                <w:t xml:space="preserve">hal-01416505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element method for Darcy's problem coupled with the heat equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vivette Girault</w:t>
+                <w:t xml:space="preserve">Numerical Modeling and High Speed Parallel Computing: New Perspectives for Tomographic Microwave Imaging for Brain Stroke Detection and Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Murat</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01416505v1</w:t>
+                <w:t xml:space="preserve">hal-01356092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling and High Speed Parallel Computing: New Perspectives for Tomographic Microwave Imaging for Brain Stroke Detection and Monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+                <w:t xml:space="preserve">A finite-element toolbox for the stationary Gross-Pitaevskii equation with rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356092v1</w:t>
+                <w:t xml:space="preserve">hal-01277660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface transport scheme of a two-phase flow by the method of characteristics</w:t>
               </w:r>
@@ -8595,51 +8595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8882,51 +8882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar finite element discretization of a model coupling Darcy and Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9009,229 +9009,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed finite element discretization of a model for organic pollution in waters Part I. The problem and its discretization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">An Ill-posed Parabolic Evolution System for Dispersive Deoxygenation-Reaeration in Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781238v1</w:t>
+                <w:t xml:space="preserve">hal-00820289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ill-posed Parabolic Evolution System for Dispersive Deoxygenation-Reaeration in Waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Mixed finite element discretization of a model for organic pollution in waters Part I. The problem and its discretization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faker Ben Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Le Bot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00820289v2</w:t>
+                <w:t xml:space="preserve">hal-00781238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-Correction</w:t>
               </w:r>
@@ -9303,310 +9303,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Progress in Anisotropic Grid Adaptation for Inviscid and Viscous Flows Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie II: Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houman Borouchaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolo Castro-Diaz</w:t>
+                <w:t xml:space="preserve">Paul-Louis George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Laug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bijan Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2671, INRIA. 1995</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2760, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00074019v1</w:t>
+                <w:t xml:space="preserve">inria-00073932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie II: Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Progress in Anisotropic Grid Adaptation for Inviscid and Viscous Flows Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Castro-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2671, INRIA. 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Louis George</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">inria-00073932v1</w:t>
+                <w:t xml:space="preserve">inria-00074019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailleur bidimensionnel de Delaunay gouverné par une carte de métriques. Partie I: Algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houman Borouchaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saltel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9641,51 +9641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Surface Mesh Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Castro-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9878,51 +9878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillage automatique de domaines tridimensionnels quelconques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9970,51 +9970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraedrisation automatique et respect de la frontiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10432,51 +10432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13193063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255543v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108948" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2022.108606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.17" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taboada Maria Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343687v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.02.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Sayah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-06DJTRFG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mahmoud Kaber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Jangveladze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurab Kiguradze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.01.050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aldbaissy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097662v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0925-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298938v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.11.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Rubino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel S&#225;nchez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0469-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mghazli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Naji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Roberts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0875-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01326785v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4388" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Bajc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan &#381;umer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auliac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0608-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lemacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Maslouhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0411-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moglan Raluca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Masson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Ben Belgacem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Orzetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufili&#233; Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.03.043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDK2B39Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848189" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3792" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhachmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012064" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01418420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Dret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Blouza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01476313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3934CEBC161F1DC97E51ED4391E3933D0B7C2FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387804v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nira Dyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02495-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Belhachmi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0239-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Verf&#252;rth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005337" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003747" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mghazli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fortin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deparis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fischer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Borret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996139" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrocco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507064900" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gagnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ventura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Potier-Ferry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezgui-Chaabouni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Rezgui Chaabouni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623136v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724788v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boffi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94676-4_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MJNN67B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948509v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plagne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347009v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872340v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Houssein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnotel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille &#8224; Haddad &#8224; &#8225;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646611v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Dbaissy &#8224; &#8225;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416505v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Dib" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217940v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Haddad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011769v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461150v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452267v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781238v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820289v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073490v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Castro-Diaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073932v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saltel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074018v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075773v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Dinh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;riaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terrasson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070099v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13193063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255543v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108948" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pironneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2022.108606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.17" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taboada Maria Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Sayah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-06DJTRFG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343687v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.02.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mahmoud Kaber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aldbaissy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Jangveladze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurab Kiguradze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.01.050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097662v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0925-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298938v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.11.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mghazli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Naji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Roberts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0875-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Rubino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel S&#225;nchez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0469-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01326785v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4388" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Bajc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan &#381;umer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auliac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0608-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lemacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Maslouhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0411-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Ben Belgacem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moglan Raluca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01105137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Orzetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3792" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848189" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufili&#233; Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.03.043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDK2B39Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhachmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012064" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01418420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Dret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Blouza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01476313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3934CEBC161F1DC97E51ED4391E3933D0B7C2FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387804v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nira Dyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02495-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Belhachmi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0239-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Verf&#252;rth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005337" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003747" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mghazli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fortin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1850" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deparis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Borret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996139" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrocco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507064900" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gagnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ventura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Potier-Ferry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezgui-Chaabouni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Rezgui Chaabouni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623136v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724788v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boffi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94676-4_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MJNN67B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948509v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plagne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347009v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872340v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Houssein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnotel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille &#8224; Haddad &#8224; &#8225;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646611v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Dbaissy &#8224; &#8225;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Dib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356092v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277660v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217940v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El-Haddad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011769v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461150v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452267v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820289v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073490v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073932v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis George" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Mohammadi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074019v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Castro-Diaz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saltel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074018v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075773v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Dinh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mantel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;riaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terrasson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070099v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>