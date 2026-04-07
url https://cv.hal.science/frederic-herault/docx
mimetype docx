--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -12490,478 +12490,570 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données de l'unité Physiologie, environnement et génétique pour l'animal et les systèmes d’élevage</w:t>
+                <w:t xml:space="preserve">Plan de gestion de données (PGD) de l'IEPL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bernard</w:t>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2025, 14 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882266v1</w:t>
+                <w:t xml:space="preserve">hal-05563486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données de l'Unité Expérimentale INRAE du Pin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plan de gestion de données de l'unité Physiologie, environnement et génétique pour l'animal et les systèmes d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Launay</w:t>
+                <w:t xml:space="preserve">Colette Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaborit</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+                <w:t xml:space="preserve">Gwendal Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728765v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données de la structure Plateforme Tropicale d'Expérimentation sur l'Animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plan de gestion de données de l'Unité Expérimentale INRAE du Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+                <w:t xml:space="preserve">M. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 25 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854357v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMP de structure « Unité expérimentale physiologie et phénotypage des porcs - UE3P »</w:t>
+                <w:t xml:space="preserve">Plan de gestion de données de la structure Plateforme Tropicale d'Expérimentation sur l'Animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Delamaire</w:t>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 16 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madly Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846001v1</w:t>
+                <w:t xml:space="preserve">hal-04854357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DMP de structure « Unité expérimentale physiologie et phénotypage des porcs - UE3P »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport Final Projet Agenavi POLCACAO 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13010,51 +13102,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Novogen. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13064,100 +13156,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du déterminisme génétique de la qualité de la viande de porc : une approche combinant génétique et génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique. Université de Tours, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03546600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13167,51 +13259,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique des animaux d’élevage : Pourquoi ? Comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13233,51 +13325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Intervention en collège (classes de 3e) dans le cadre de la fête de la science, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13287,167 +13379,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de données transcriptomiques pour l'étude du déterminisme génétique de la qualité du jambon cuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des approches &amp;quot;Omiques&amp;quot; à l'étude de la qualité de la viande chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13515,51 +13607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E0FDE33"/>
+    <w:nsid w:val="3817B340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13746,51 +13838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-herault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5824-4081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01036-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07099-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000897" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.09.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDG3H1T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096491" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2011.5730.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-76" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01732.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/930D562F37D47498A38348FD912D920AE4F02E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.12.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDZCLZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Toth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Beutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.9.4285-4291.2003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dozois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.2.839-847.2000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotaka Hatazaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mogami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Y. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fodil-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourneuf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001666826" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842089v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pires" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glenisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210421v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dozois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guichemerre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comayras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728765v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846001v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03546600v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649986v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650010v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-herault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5824-4081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01036-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07099-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000897" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.09.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDG3H1T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096491" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2011.5730.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-76" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01732.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/930D562F37D47498A38348FD912D920AE4F02E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.12.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDZCLZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Toth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Beutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.9.4285-4291.2003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dozois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.2.839-847.2000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotaka Hatazaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mogami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Y. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fodil-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourneuf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001666826" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842089v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pires" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glenisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210421v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dozois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guichemerre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comayras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728765v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846001v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03546600v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650010v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>