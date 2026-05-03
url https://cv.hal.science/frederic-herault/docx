--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -826,667 +826,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet « Mille Génomes Gallus » : partager les données de séquences pour mieux les utiliser</w:t>
+                <w:t xml:space="preserve">Development of a relevant strategy using de novo transcriptome assembly method for transcriptome comparisons between Muscovy and common duck species and their reciprocal inter-specific mule and hinny hybrids fed ad libitum and overfed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+                <w:t xml:space="preserve">Xi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4564⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07099-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103324v1</w:t>
+                <w:t xml:space="preserve">hal-02956381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a relevant strategy using de novo transcriptome assembly method for transcriptome comparisons between Muscovy and common duck species and their reciprocal inter-specific mule and hinny hybrids fed ad libitum and overfed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of data from crossbred animals for genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Liu</w:t>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Diot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Hatchery Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.21-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956381v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of data from crossbred animals for genomic evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Interest of using imputation for genomic evaluation in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Hatchery Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (5), pp.2324-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505897v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of using imputation for genomic evaluation in layer chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of genomic evaluation for egg quality traits in layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.01.004⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-020-0820-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624102v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of genomic evaluation for egg quality traits in layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Herry</w:t>
+                <w:t xml:space="preserve">Le projet « Mille Génomes Gallus » : partager les données de séquences pour mieux les utiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.189-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12863-020-0820-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500395v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq analysis of hepatic gene expression of common Pekin, Muscovy, mule and hinny ducks fed ad libitum or overfed</w:t>
               </w:r>
@@ -1600,278 +1600,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipogenic genes expression in relation to hepatic steatosis in the liver of two duck species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of low density SNP chips for genotype imputation in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duby</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (12), pp.2571-2577. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118000897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12863-018-0695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794800v1</w:t>
+                <w:t xml:space="preserve">hal-01962845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of low density SNP chips for genotype imputation in layer chicken</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adipogenic genes expression in relation to hepatic steatosis in the liver of two duck species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picard--Druet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (12), pp.2571-2577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12863-018-0695-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118000897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962845v1</w:t>
+                <w:t xml:space="preserve">hal-01794800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined GWAS and LDLA approaches to improve genome-wide quantitative trait loci detection affecting carcass and meat quality traits in pig</w:t>
               </w:r>
@@ -1999,51 +1999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS analyses reveal QTL in egg layers that differ in response to diet differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,287 +2382,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Muscle Transcriptome between Pigs with Divergent Meat Quality Phenotypes Identifies Genes Related to Muscle Metabolism and Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of transcript abundance in pig skeletal muscle at slaughter: Relationships with meat quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Damon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (3), pp.699-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207747v1</w:t>
+                <w:t xml:space="preserve">hal-01205135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of transcript abundance in pig skeletal muscle at slaughter: Relationships with meat quality traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Muscle Transcriptome between Pigs with Divergent Meat Quality Phenotypes Identifies Genes Related to Muscle Metabolism and Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cherel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Damon</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (3), pp.699-708. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205135v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a pig skeletal muscle microarray to study pork quality: the GenmascqChip 15K</w:t>
               </w:r>
@@ -3824,269 +3824,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of pap-, sfa-, and afa-related sequences in necrotoxigenic Escherichia coli isolates from cattle: evidence for new variants of the AFA family.</w:t>
+                <w:t xml:space="preserve">A new cytolethal distending toxin (CDT) from Escherichia coli producing CNF2 blocks HeLa cell division in G2/M phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mainil</w:t>
+                <w:t xml:space="preserve">Sylvie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Jacquemin</w:t>
+                <w:t xml:space="preserve">Olivier Marchès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Daigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 24 (5), pp.1095-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4181785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648682v1</w:t>
+                <w:t xml:space="preserve">hal-02648882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new cytolethal distending toxin (CDT) from Escherichia coli producing CNF2 blocks HeLa cell division in G2/M phase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presence of pap-, sfa-, and afa-related sequences in necrotoxigenic Escherichia coli isolates from cattle: evidence for new variants of the AFA family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">J Mainil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (3), pp.193-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648882v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitotic block and delayed lethality in HeLa epithelial cells exposed to Escherichia coli BM2-1 producing cytotoxic necrotizing factor type 1</w:t>
               </w:r>
@@ -4353,407 +4353,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation de traces de sélection dans des lignées commerciales de poulets de chair et de poules pondeuses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de l'enrichissement du milieu de vie des truies gestantes sur leur comportement et la réponse transcriptionnelle de leurs cellules immunitaires sanguines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Chambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Techniques Interfilières du SYSAAF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint Malo, France. pp.39-44 | 661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251732v1</w:t>
+                <w:t xml:space="preserve">hal-04003547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of environmental enrichment on the behaviour and immune cell transcriptome of pregnant sows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification et caractérisation de traces de sélection dans des lignées commerciales de poulets de chair et de poules pondeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Fodil-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard‐fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.887</w:t>
+              <w:t xml:space="preserve">6. Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207105v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'enrichissement du milieu de vie des truies gestantes sur leur comportement et la réponse transcriptionnelle de leurs cellules immunitaires sanguines</w:t>
+                <w:t xml:space="preserve">Impact of environmental enrichment on the behaviour and immune cell transcriptome of pregnant sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Chambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Chambeaud</w:t>
+                <w:t xml:space="preserve">Manon Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003547v1</w:t>
+                <w:t xml:space="preserve">hal-04207105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of polymorphisms in Protein Coding Genes which affect eggshell quality traits in layers</w:t>
               </w:r>
@@ -4983,902 +4983,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’utilisation de l’imputation pour l’évaluation génomique en poule pondeuse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude du déséquilibre de liaison dans des lignées de poules de types génétiques &amp;quot;ponte&amp;quot; et &amp;quot;chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. pp.85-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737801v1</w:t>
+                <w:t xml:space="preserve">hal-02360227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des informations sur des croisées dans le cadre de l’évaluation génomique sur la qualité des œufs chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déséquilibre de liaison dans des lignées de poules de types génétiques &amp;quot;ponte&amp;quot; et &amp;quot;chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt de l’utilisation de l’imputation pour l’évaluation génomique en poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. pp.85-89</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360227v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of genomic evaluation in pure line layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Impact of the size of the reference population and kinship degree on low density genotyping strategies for genotype imputation in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791814v1</w:t>
+                <w:t xml:space="preserve">hal-01794798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the size of the reference population and kinship degree on low density genotyping strategies for genotype imputation in layer chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A linkage disequilibrium study in layers and broiler commercial chicken populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard--Druet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794798v1</w:t>
+                <w:t xml:space="preserve">hal-01791806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linkage disequilibrium study in layers and broiler commercial chicken populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a low density SNP chip for genotype imputation in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791806v1</w:t>
+                <w:t xml:space="preserve">hal-01791813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low density SNP chip for genotype imputation in layer chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy of genomic evaluation in pure line layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791813v1</w:t>
+                <w:t xml:space="preserve">hal-01791814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de gènes dans le foie de canards nourris ad libitum ou gavés</w:t>
               </w:r>
@@ -6028,51 +6028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6149,51 +6149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6248,51 +6248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS analysis identifies 138 QTL for egg quality variance in layers receiving various diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,273 +7549,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGENAE-chick, un outil d'analyse du transcriptome de la poule.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différential gene expression in the liver of lean and fat chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Meuth-Metzinger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wilfried Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de la Recherches Avicoles, Saint Malo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">4th European Poultry Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758564v1</w:t>
+                <w:t xml:space="preserve">hal-02649166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différential gene expression in the liver of lean and fat chickens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AGENAE-chick, un outil d'analyse du transcriptome de la poule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Meuth-Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Carré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madeleine Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Poultry Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">6èmes Journées de la Recherches Avicoles, Saint Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649166v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of quantitative trait loci affecting fatness on chicken chromosome 5</w:t>
               </w:r>
@@ -7920,536 +7920,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional approach to fattening in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers résultats du programme agenae concernant la génomique fonctionnelle de la poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bourneuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herault</w:t>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Retout</w:t>
+                <w:t xml:space="preserve">Elodie Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Douaire</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Meeting of the WPSA French Branch</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648989v1</w:t>
+                <w:t xml:space="preserve">hal-02759132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats du programme agenae concernant la génomique fonctionnelle de la poule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche transcriptomique de l'engraissement chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759132v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche transcriptomique de l'engraissement chez le poulet de chair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Retout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Douaire</w:t>
+                <w:t xml:space="preserve">Gérard Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764127v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional approach to fattening in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Assaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t>
+                <w:t xml:space="preserve">E. Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Cabello</w:t>
+                <w:t xml:space="preserve">S. Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spring Meeting of the WPSA French Branch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Tours, France. pp.793-794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660410001666826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759039v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8694,786 +8694,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of additive and dominant variance of egg quality traits in pure-line layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Use of data from crossbred animals for a genomic evaluation of pure line layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460149v1</w:t>
+                <w:t xml:space="preserve">hal-02352494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of data from crossbred animals for a genomic evaluation of pure line layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Interest of Genotyping-by-Sequencing technologies as an alternative to low density SNP chips for genomic selection in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02352494v1</w:t>
+                <w:t xml:space="preserve">hal-02460147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Genotyping-by-Sequencing technologies as an alternative to low density SNP chips for genomic selection in layer chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic determinism of abdominal fat tissue and relationships with body weight and egg quality in Rhode Island Red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Eché</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460147v1</w:t>
+                <w:t xml:space="preserve">hal-02352490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of abdominal fat tissue and relationships with body weight and egg quality in Rhode Island Red</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Accuracy of whole-genome sequence genotype imputation in a layer line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352490v1</w:t>
+                <w:t xml:space="preserve">hal-02500398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of whole-genome sequence genotype imputation in a layer line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Estimation of additive and dominant variance of egg quality traits in pure-line layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500398v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression analysis of duck liver steatosis from hybrid and parental species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, Abstracts Jobim 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9492,415 +9492,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome specific expression in the liver of mule and hinny duck hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Diot</w:t>
+                <w:t xml:space="preserve">Création d’une puce basse-densité pour la sélection génomique en poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. pp.1, 2017, Proceedings of the 10th European symposium on poultry genetics</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594559v1</w:t>
+                <w:t xml:space="preserve">hal-01606008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une puce basse-densité pour la sélection génomique en poule pondeuse</w:t>
+                <w:t xml:space="preserve">Design of a low density SNP chip for genomic selection in layer chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European symposium on poultry genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606008v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low density SNP chip for genomic selection in layer chicken</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Herry</w:t>
+                <w:t xml:space="preserve">Genome specific expression in the liver of mule and hinny duck hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European symposium on poultry genetics</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. pp.1, 2017, Proceedings of the 10th European symposium on poultry genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605421v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation génomique du poids d'oeuf chez des poules pondeuses soumises à différents régimes alimentaires</w:t>
               </w:r>
@@ -10149,51 +10149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTL influencing egg quality traits in layers receiving various diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10287,51 +10287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10412,51 +10412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10755,277 +10755,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longissimus and semimembranosus muscles transcriptome comparison in pig displays marked differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Alleno</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210522v1</w:t>
+                <w:t xml:space="preserve">hal-01210421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longissimus and semimembranosus muscles transcriptome comparison in pig displays marked differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of QTL influencing egg production in layers receiving various diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Romé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cherel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210421v1</w:t>
+                <w:t xml:space="preserve">hal-01210522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t>
               </w:r>
@@ -11050,51 +11050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11175,51 +11175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11313,51 +11313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Tours, France. 2003, 5èmes Journées de la Recherche Avicole</w:t>
@@ -11425,51 +11425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11511,90 +11511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chicken normalised multi-tissue cDNA library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Montpellier, France. , n.p., Proceedings of the World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11632,77 +11632,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a chicken normalised multitissue-cDNA library.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chicken Genomics and biology workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11753,77 +11753,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dozois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International d’Immunologie Veterinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Ludhiana, India</w:t>
@@ -11852,103 +11852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The death kiss of pathogenic Escherichia coli strains carrying the Vir plasmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Guichemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Comayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Américaine de Microbiologie (ASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Atlanta, United States</w:t>
@@ -11977,77 +11977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity of necrotoxigenic Escherichia coli (NTEC) strains on epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12128,51 +12128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J de Rycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12227,77 +12227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Cytotoxic Necrotizing Factor (CNFs) in the inhibition of HeLa cell mitosis after infection with pathogenic Escherichia coli strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12423,51 +12423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12524,237 +12524,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données (PGD) de l'IEPL</w:t>
+                <w:t xml:space="preserve">Plan de gestion de données de l'unité Physiologie, environnement et génétique pour l'animal et les systèmes d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2026</w:t>
+                <w:t xml:space="preserve">Colette Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563486v1</w:t>
+                <w:t xml:space="preserve">hal-04882266v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données de l'unité Physiologie, environnement et génétique pour l'animal et les systèmes d’élevage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plan de gestion de données (PGD) de l'IEPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bernard</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04882266v1</w:t>
+                <w:t xml:space="preserve">hal-05563486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'Unité Expérimentale INRAE du Pin</w:t>
               </w:r>
@@ -13607,51 +13607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3817B340"/>
+    <w:nsid w:val="33DD1548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13838,51 +13838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-herault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5824-4081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01036-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07099-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000897" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.09.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDG3H1T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096491" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2011.5730.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-76" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01732.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/930D562F37D47498A38348FD912D920AE4F02E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.12.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDZCLZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Toth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Beutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.9.4285-4291.2003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dozois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.2.839-847.2000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotaka Hatazaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mogami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Y. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fodil-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourneuf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001666826" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842089v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pires" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glenisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210421v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dozois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guichemerre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comayras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728765v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846001v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03546600v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650010v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-herault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5824-4081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01036-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07099-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.09.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDG3H1T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096491" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4198" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033763" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2011.5730.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-76" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01732.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/930D562F37D47498A38348FD912D920AE4F02E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.12.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDZCLZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Toth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Beutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.9.4285-4291.2003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dozois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.2.839-847.2000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotaka Hatazaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mogami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Y. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fodil-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourneuf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retout" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001666826" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842089v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pires" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glenisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210421v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dozois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guichemerre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comayras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728765v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846001v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03546600v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650010v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>