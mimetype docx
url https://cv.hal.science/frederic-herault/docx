--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -5358,402 +5358,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the size of the reference population and kinship degree on low density genotyping strategies for genotype imputation in layer chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A linkage disequilibrium study in layers and broiler commercial chicken populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard--Druet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794798v1</w:t>
+                <w:t xml:space="preserve">hal-01791806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linkage disequilibrium study in layers and broiler commercial chicken populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a low density SNP chip for genotype imputation in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Herry</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791806v1</w:t>
+                <w:t xml:space="preserve">hal-01791813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low density SNP chip for genotype imputation in layer chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the size of the reference population and kinship degree on low density genotyping strategies for genotype imputation in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791813v1</w:t>
+                <w:t xml:space="preserve">hal-01794798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of genomic evaluation in pure line layers</w:t>
               </w:r>
@@ -6479,276 +6479,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un modèle de prédiction de la force de cisaillement de la viande de porc cuite à partir de données d’expression génique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et comparaison fonctionnelle de listes de gènes : apport de la sémantique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walid Bedhiafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs en Biologie Intégrative et Génomique dans le Grand Ouest (BIGOU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651357v1</w:t>
+                <w:t xml:space="preserve">hal-03003464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et comparaison fonctionnelle de listes de gènes : apport de la sémantique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison multi‐espèces caractérisation de clusters par annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs en Biologie Intégrative et Génomique dans le Grand Ouest (BIGOU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003464v1</w:t>
+                <w:t xml:space="preserve">hal-02804339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique des niveaux d'expression en ARN messagers du muscle squelettique à l'abattage. Relation avec les caractères de qualité de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6803,152 +6773,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison multi‐espèces caractérisation de clusters par annotations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Diot</w:t>
+                <w:t xml:space="preserve">Construction d’un modèle de prédiction de la force de cisaillement de la viande de porc cuite à partir de données d’expression génique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs en Biologie Intégrative et Génomique dans le Grand Ouest (BIGOU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Auray, France</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804339v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t>
               </w:r>
@@ -12096,277 +12096,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity Island of Escherichia coli strains producing Cytotoxic Necrotizing Factor type 1 (CNF1).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Cytotoxic Necrotizing Factor (CNFs) in the inhibition of HeLa cell mitosis after infection with pathogenic Escherichia coli strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J de Rycke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mainil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Américaine de Microbiologie (ASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649484v1</w:t>
+                <w:t xml:space="preserve">hal-02649956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cytotoxic Necrotizing Factor (CNFs) in the inhibition of HeLa cell mitosis after infection with pathogenic Escherichia coli strains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pérès</w:t>
+                <w:t xml:space="preserve">Pathogenicity Island of Escherichia coli strains producing Cytotoxic Necrotizing Factor type 1 (CNF1).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nougayrede</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mainil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Américaine de Microbiologie (ASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649956v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12734,224 +12734,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données de l'Unité Expérimentale INRAE du Pin</w:t>
+                <w:t xml:space="preserve">Plan de gestion de données de la structure Plateforme Tropicale d'Expérimentation sur l'Animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Launay</w:t>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaborit</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+                <w:t xml:space="preserve">Madly Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728765v1</w:t>
+                <w:t xml:space="preserve">hal-04854357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données de la structure Plateforme Tropicale d'Expérimentation sur l'Animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plan de gestion de données de l'Unité Expérimentale INRAE du Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+                <w:t xml:space="preserve">M. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 25 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854357v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP de structure « Unité expérimentale physiologie et phénotypage des porcs - UE3P »</w:t>
               </w:r>
@@ -13387,151 +13387,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de données transcriptomiques pour l'étude du déterminisme génétique de la qualité du jambon cuit</w:t>
+                <w:t xml:space="preserve">Apports des approches &amp;quot;Omiques&amp;quot; à l'étude de la qualité de la viande chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649986v1</w:t>
+                <w:t xml:space="preserve">hal-02650010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des approches &amp;quot;Omiques&amp;quot; à l'étude de la qualité de la viande chez le porc</w:t>
+                <w:t xml:space="preserve">Utilisation de données transcriptomiques pour l'étude du déterminisme génétique de la qualité du jambon cuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650010v1</w:t>
+                <w:t xml:space="preserve">hal-02649986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13607,51 +13607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33DD1548"/>
+    <w:nsid w:val="6E3D563C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13838,51 +13838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-herault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5824-4081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01036-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07099-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.09.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDG3H1T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096491" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4198" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033763" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2011.5730.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-76" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01732.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/930D562F37D47498A38348FD912D920AE4F02E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.12.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDZCLZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Toth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Beutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.9.4285-4291.2003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dozois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.2.839-847.2000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotaka Hatazaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mogami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Y. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fodil-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourneuf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retout" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001666826" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842089v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pires" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glenisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210421v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dozois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guichemerre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comayras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728765v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846001v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03546600v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650010v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-herault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5824-4081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01036-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07099-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houee-Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5415-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.09.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDG3H1T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0160-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hawken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchel S. Abrahamsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0170-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096491" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4198" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033763" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npre.2011.5730.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-76" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01732.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/930D562F37D47498A38348FD912D920AE4F02E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.12.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDZCLZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Toth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Beutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.9.4285-4291.2003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648823v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dozois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desautels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.2.839-847.2000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Sugai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotaka Hatazaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mogami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Y. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier March&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Daigle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4181785.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Rycke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazars" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayrede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fodil-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194130v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Hawken" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651357v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourneuf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retout" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001666826" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489712v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842089v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Calvez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varenne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pires" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glenisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210421v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210522v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dozois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guichemerre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comayras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Rycke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649484v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mainil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882266v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Musti&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728765v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846001v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03546600v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650010v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649986v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>