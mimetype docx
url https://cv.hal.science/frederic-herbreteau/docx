--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -2057,222 +2057,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00559902v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient On-The-Fly Emptiness Check for Timed Büchi Automata</w:t>
+                <w:t xml:space="preserve">Efficient Emptiness Check for Timed Büchi Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Srivathsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATVA - 8th International Symposium on Automated Technology for Verification and Analysis - 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Singapore, Singapore. pp.218-232, </w:t>
+              <w:t xml:space="preserve">CAV - 22nd International Conference on Computer Aided Verification - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.148-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15643-4_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00496366v1</w:t>
+                <w:t xml:space="preserve">hal-00477149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Emptiness Check for Timed Büchi Automata</w:t>
+                <w:t xml:space="preserve">Efficient On-The-Fly Emptiness Check for Timed Büchi Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Srivathsan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV - 22nd International Conference on Computer Aided Verification - 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.148-161, </w:t>
+              <w:t xml:space="preserve">ATVA - 8th International Symposium on Automated Technology for Verification and Analysis - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Singapore, Singapore. pp.218-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15643-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477149v1</w:t>
+                <w:t xml:space="preserve">inria-00496366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding Concurrent Well-Structured Transition Systems</w:t>
               </w:r>
@@ -2820,51 +2820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srivathsan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0133-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Larroze-Jardin&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2025.22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644039v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Govind" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Govind" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Bhandari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Laxmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Roop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom/BigDataSE/ICESS.2017.249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3055163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Srivathsan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2016.48" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Clemente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00775924v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Stainer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23217-6_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559902v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.78" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15643-4_17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Quang Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boigelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jodogne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srivathsan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0133-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Larroze-Jardin&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2025.22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644039v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Govind" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Govind" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Bhandari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Laxmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Roop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom/BigDataSE/ICESS.2017.249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3055163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Srivathsan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2016.48" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Clemente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00775924v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Stainer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23217-6_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559902v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.78" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15643-4_17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Quang Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boigelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jodogne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>