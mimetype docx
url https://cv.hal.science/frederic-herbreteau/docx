--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -634,256 +634,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone-based verification of timed automata: extrapolations, simulations and what next?</w:t>
+                <w:t xml:space="preserve">Abstractions for the local-time semantics of timed automata: a foundation for partial-order methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bouyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Gastin</w:t>
+                <w:t xml:space="preserve">R. Govind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Srivathsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORMATS 2022 - 20th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.1-27</w:t>
+              <w:t xml:space="preserve">37th Annual ACM/IEEE Symposium on Logic in Computer Science, LICS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654350v1</w:t>
+                <w:t xml:space="preserve">hal-03644039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstractions for the local-time semantics of timed automata: a foundation for partial-order methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zone-based verification of timed automata: extrapolations, simulations and what next?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Govind</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herbreteau</w:t>
+                <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Srivathsan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual ACM/IEEE Symposium on Logic in Computer Science, LICS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">FORMATS 2022 - 20th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644039v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting local time semantics for networks of timed automata</w:t>
               </w:r>
@@ -2057,222 +2057,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00559902v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Emptiness Check for Timed Büchi Automata</w:t>
+                <w:t xml:space="preserve">Efficient On-The-Fly Emptiness Check for Timed Büchi Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Srivathsan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV - 22nd International Conference on Computer Aided Verification - 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.148-161, </w:t>
+              <w:t xml:space="preserve">ATVA - 8th International Symposium on Automated Technology for Verification and Analysis - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Singapore, Singapore. pp.218-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15643-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477149v1</w:t>
+                <w:t xml:space="preserve">inria-00496366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient On-The-Fly Emptiness Check for Timed Büchi Automata</w:t>
+                <w:t xml:space="preserve">Efficient Emptiness Check for Timed Büchi Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Srivathsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATVA - 8th International Symposium on Automated Technology for Verification and Analysis - 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Singapore, Singapore. pp.218-232, </w:t>
+              <w:t xml:space="preserve">CAV - 22nd International Conference on Computer Aided Verification - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.148-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15643-4_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00496366v1</w:t>
+                <w:t xml:space="preserve">hal-00477149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding Concurrent Well-Structured Transition Systems</w:t>
               </w:r>
@@ -2820,51 +2820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srivathsan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0133-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Larroze-Jardin&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2025.22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644039v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Govind" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Govind" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Bhandari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Laxmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Roop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom/BigDataSE/ICESS.2017.249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3055163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Srivathsan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2016.48" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Clemente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00775924v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Stainer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23217-6_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559902v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.78" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15643-4_17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Quang Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boigelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jodogne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srivathsan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0133-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Larroze-Jardin&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2025.22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644039v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Govind" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gastin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Govind" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Bhandari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Laxmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Roop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom/BigDataSE/ICESS.2017.249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3055163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Srivathsan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2016.48" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Clemente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00775924v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Stainer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23217-6_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559902v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.78" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15643-4_17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Quang Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boigelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jodogne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>