--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
+                <w:t xml:space="preserve">Influence of the starting powder and ball milling on microstructure and mechanical properties of Al0.3CoCrFeNi high entropy alloy, obtained by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Charvet</w:t>
+                <w:t xml:space="preserve">Adrien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Pierre Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Besnard</w:t>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baras</w:t>
+                <w:t xml:space="preserve">Yoann Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 50, pp.114500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.114500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246697v1</w:t>
+                <w:t xml:space="preserve">hal-05447500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the starting powder and ball milling on microstructure and mechanical properties of Al0.3CoCrFeNi high entropy alloy, obtained by spark plasma sintering</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Saviot</w:t>
+                <w:t xml:space="preserve">R. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sallamand</w:t>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Danlos</w:t>
+                <w:t xml:space="preserve">F. Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 50, pp.114500. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.114500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447500v1</w:t>
+                <w:t xml:space="preserve">hal-05246697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Spark plasma sintering parameters on the microstructure, mechanical and tribological characteristics of air-milled aluminum</w:t>
+                <w:t xml:space="preserve">Microstructural evolutions and diffusion phenomena during the elaboration of new duplex composite stainless steels by hot isostatic pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Ammari</w:t>
+                <w:t xml:space="preserve">R. Mvodo Eba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (24), pp.5652 (23). </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.131276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma18245652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.131276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529526v1</w:t>
+                <w:t xml:space="preserve">hal-05166692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolutions and diffusion phenomena during the elaboration of new duplex composite stainless steels by hot isostatic pressing</w:t>
+                <w:t xml:space="preserve">Influence of Spark plasma sintering parameters on the microstructure, mechanical and tribological characteristics of air-milled aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mvodo Eba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Hanen Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 345, pp.131276. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (24), pp.5652 (23). </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.131276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma18245652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166692v1</w:t>
+                <w:t xml:space="preserve">hal-05529526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural influence on high-temperature oxidation of near- α titanium alloys: Timetal 834 and 6242S</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Zemła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 255, pp.113081. </w:t>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation mechanisms occurring during spark plasma sintering elaboration of new duplex composite stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mvodo Eba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 325, pp.129796. </w:t>
@@ -1217,64 +1217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146, pp.111210. </w:t>
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong correlation between high temperature oxidation resistance and nitrogen mass gain during near alpha titanium alloys exposure in air</w:t>
+                <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vincent</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">M. Khan Rayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 224, pp.111547. </w:t>
+              <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222913v1</w:t>
+                <w:t xml:space="preserve">hal-04012282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
+                <w:t xml:space="preserve">Strong correlation between high temperature oxidation resistance and nitrogen mass gain during near alpha titanium alloys exposure in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
+              <w:t xml:space="preserve">, 2023, 224, pp.111547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012282v1</w:t>
+                <w:t xml:space="preserve">hal-04222913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and activation volume of a Cu-6 wt %Zn brass processed by equal channel angular pressing</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 968, pp.171974. </w:t>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clève. Mboyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), </w:t>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Houcin Ktari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (3), pp.740-747. </w:t>
@@ -2776,278 +2776,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and corrosion behaviour of electrodeposited Co-Mo/TiO 2 nano-composite coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Krawiec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.08.111⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.19974-19986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385388v1</w:t>
+                <w:t xml:space="preserve">hal-02296364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+                <w:t xml:space="preserve">Structure and corrosion behaviour of electrodeposited Co-Mo/TiO 2 nano-composite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Latkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (23), pp.19974-19986. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427, pp.1124-1134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.08.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296364v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodiamond‐Palladium Core–Shell Organohybrid Synthesis: A Mild Vapor‐Phase Procedure Enabling Nanolayering Metal onto Functionalized sp 3 ‐Carbon</w:t>
               </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mitrofanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,51 +3901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (15), pp.5305-5312. </w:t>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Ramos-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kaandorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,51 +4423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Lemloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,51 +4690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and reinforcing properties of novel, reactive clay/poly(glycidyl methacrylate) nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M Chehimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4800,332 +4800,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyol-made Mn3O4 nanocrystals as efficient Fenton-like catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of exfoliated clay-polymer nanocomposites via organosilane grafting and in-situ ATRP of glycidyl methacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.07.044⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6-7), pp 1019-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.3259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02885874v1</w:t>
+                <w:t xml:space="preserve">hal-00587883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of exfoliated clay-polymer nanocomposites via organosilane grafting and in-situ ATRP of glycidyl methacrylate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polyol-made Mn3O4 nanocrystals as efficient Fenton-like catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Rhadfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (6-7), pp 1019-1024. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 386 (1-2), pp.132-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.3259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587883v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyol synthesis and magnetic study of Mn3O4 nanocrystals of tunable size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,307 +5217,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic Microorganism-Mediated Synthesis of Akaganeite (Beta-FeOOH) Nanorods</w:t>
+                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brayner</w:t>
+                <w:t xml:space="preserve">I. Shupyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yéprémian</w:t>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Djediat</w:t>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coradin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (37), pp.10062-10067. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255, pp.5574-5578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9010345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420076v1</w:t>
+                <w:t xml:space="preserve">hal-00418586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photosynthetic Microorganism-Mediated Synthesis of Akaganeite (Beta-FeOOH) Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+                <w:t xml:space="preserve">R. Brayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">C. Yéprémian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">C. Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (37), pp.10062-10067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9010345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00418586v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing Effects on Zn(Co)O: From Para- to Ferromagnetic Behavior</w:t>
               </w:r>
@@ -5542,51 +5542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elkabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5689,51 +5689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Smiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -J. Vaulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103 (7), pp.07E744. </w:t>
@@ -5810,51 +5810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (12), pp.2219-2230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6197,51 +6197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,77 +6488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
@@ -6600,77 +6600,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6751,51 +6751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
@@ -7014,51 +7014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
@@ -7413,51 +7413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ammari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18245652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann L&#252;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koiti Araki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Montoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04216725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Turki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10051-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zribi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Houcin Ktari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Njah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.04.044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Saiag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herbst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fay-Gomord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12618" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;jard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001157" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Lemloh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Schwendt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaklina Burghard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Baier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/bbn.14.00023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plassard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaurenaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04017a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097454" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schweikert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2012.12.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00756835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lyberis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q3764CW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Djouani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRGVRJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3259" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z2VK5FC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGRS3B2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djediat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9010345" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Beji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elkabous" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802605u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Smiri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Vaulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2843742" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dablemont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7028643" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XB467CVC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fertani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Bousalem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zhicai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700492s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZ2V4G6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Ledeuil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0366" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941048v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ammari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18245652" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann L&#252;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koiti Araki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Montoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04216725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Turki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10051-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zribi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Houcin Ktari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Njah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.04.044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Saiag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herbst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fay-Gomord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12618" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;jard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001157" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Lemloh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Schwendt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaklina Burghard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Baier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/bbn.14.00023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plassard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaurenaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04017a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097454" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schweikert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2012.12.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00756835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lyberis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q3764CW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Djouani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRGVRJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3259" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z2VK5FC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGRS3B2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djediat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9010345" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Beji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elkabous" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802605u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Smiri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Vaulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2843742" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dablemont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7028643" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XB467CVC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fertani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Bousalem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zhicai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700492s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZ2V4G6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Ledeuil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0366" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941048v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>