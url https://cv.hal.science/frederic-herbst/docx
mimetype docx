--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2776,278 +2776,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and corrosion behaviour of electrodeposited Co-Mo/TiO 2 nano-composite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Latkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427, pp.1124-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.08.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296364v1</w:t>
+                <w:t xml:space="preserve">hal-02385388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and corrosion behaviour of electrodeposited Co-Mo/TiO 2 nano-composite coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Vignal</w:t>
+                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Latkiewicz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 427, pp.1124-1134. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.19974-19986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.08.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385388v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodiamond‐Palladium Core–Shell Organohybrid Synthesis: A Mild Vapor‐Phase Procedure Enabling Nanolayering Metal onto Functionalized sp 3 ‐Carbon</w:t>
               </w:r>
@@ -3161,441 +3161,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of copper complexes with (1,10-phenanthrolinyl)phosphonates on titania supports for sustainable catalysis</w:t>
+                <w:t xml:space="preserve">Advanced engineering of single-crystal gold nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mitrofanov</w:t>
+                <w:t xml:space="preserve">R. Méjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+                <w:t xml:space="preserve">A. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+                <w:t xml:space="preserve">O. Demichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TA01195D⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407516v1</w:t>
+                <w:t xml:space="preserve">hal-03546193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immobilization of copper complexes with (1,10-phenanthrolinyl)phosphonates on titania supports for sustainable catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Popa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Alexander Mitrofanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chassagnon</w:t>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (24), pp.12216-12235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TA01195D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04022607v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced engineering of single-crystal gold nanoantennas</w:t>
+                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Méjard</w:t>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verdy</w:t>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Demichel</w:t>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Markey</w:t>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 412, pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.7.001157⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546193v1</w:t>
+                <w:t xml:space="preserve">hal-04022607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser shock peening on the high temperature oxidation resistance of titanium</w:t>
               </w:r>
@@ -3862,51 +3862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual atmosphere study of the K41X stainless steel for interconnect application in high temperature water vapour electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,307 +5217,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
+                <w:t xml:space="preserve">Photosynthetic Microorganism-Mediated Synthesis of Akaganeite (Beta-FeOOH) Nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Shupyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lavisse</w:t>
+                <w:t xml:space="preserve">R. Brayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+                <w:t xml:space="preserve">C. Yéprémian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">C. Djediat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 255, pp.5574-5578. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (37), pp.10062-10067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la9010345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418586v1</w:t>
+                <w:t xml:space="preserve">hal-00420076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic Microorganism-Mediated Synthesis of Akaganeite (Beta-FeOOH) Nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shupyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brayner</w:t>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yéprémian</w:t>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Djediat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255, pp.5574-5578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9010345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00420076v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing Effects on Zn(Co)O: From Para- to Ferromagnetic Behavior</w:t>
               </w:r>
@@ -6297,805 +6297,1055 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hea thin films as protective barrier against carbon diffusion during sps</w:t>
+                <w:t xml:space="preserve">Development of PVD diffusion barriers against carbon diffusion during spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">EUROMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334341v1</w:t>
+                <w:t xml:space="preserve">hal-05609666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling and experimental investigation of Ti PVD coatings as protective barriers against carbon diffusion during SPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Hea thin films as protective barrier against carbon diffusion during sps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
+              <w:t xml:space="preserve">4th Plasma thin film international union meeting (Plathinium 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327515v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic modeling and experimental investigation of Ti PVD coatings as protective barriers against carbon diffusion during SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Florence Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334404v1</w:t>
+                <w:t xml:space="preserve">hal-05327515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878314v1</w:t>
+                <w:t xml:space="preserve">hal-05334404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain field measurements in polycrystalline tantalum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Herbst</w:t>
+                <w:t xml:space="preserve">Abnormal grain growth during Spark Plasma Sintering (SPS) of an iron powder using protective barriers against carbon diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
+              <w:t xml:space="preserve">GFDM-FACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941048v1</w:t>
+                <w:t xml:space="preserve">hal-05609668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain field measurements in polycrystalline tantalum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesures de champs de déformations locales sous sollicitations monotones et cycliques dans le tantale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7105,168 +7355,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRA. « Imagerie cellulaire en science du vivant : Cryo-microscopies, Dynamiques in vivo et Interactions moléculaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Scientifiques et Techniques du Réseau des Microscopistes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Dijon, France. 28 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7413,51 +7663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ammari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18245652" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann L&#252;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koiti Araki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Montoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04216725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Turki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10051-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zribi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Houcin Ktari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Njah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.04.044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Saiag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herbst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fay-Gomord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12618" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;jard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001157" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Lemloh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Schwendt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaklina Burghard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Baier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/bbn.14.00023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plassard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaurenaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04017a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097454" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schweikert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2012.12.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00756835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lyberis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q3764CW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Djouani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRGVRJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3259" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z2VK5FC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGRS3B2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djediat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9010345" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Beji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elkabous" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802605u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Smiri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Vaulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2843742" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dablemont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7028643" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XB467CVC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fertani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Bousalem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zhicai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700492s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZ2V4G6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Ledeuil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0366" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941048v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ammari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18245652" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann L&#252;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koiti Araki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Montoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04216725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Turki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10051-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zribi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Houcin Ktari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Njah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.04.044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Saiag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herbst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fay-Gomord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12618" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;jard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001157" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Lemloh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Schwendt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaklina Burghard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Baier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/bbn.14.00023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plassard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaurenaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04017a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097454" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schweikert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2012.12.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00756835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lyberis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q3764CW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Djouani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRGVRJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3259" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z2VK5FC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGRS3B2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djediat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9010345" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Beji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elkabous" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802605u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Smiri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Vaulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2843742" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dablemont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7028643" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XB467CVC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fertani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Bousalem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zhicai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700492s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZ2V4G6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Ledeuil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0366" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>