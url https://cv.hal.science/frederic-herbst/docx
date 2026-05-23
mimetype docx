--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the starting powder and ball milling on microstructure and mechanical properties of Al0.3CoCrFeNi high entropy alloy, obtained by spark plasma sintering</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Saviot</w:t>
+                <w:t xml:space="preserve">R. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sallamand</w:t>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Danlos</w:t>
+                <w:t xml:space="preserve">F. Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 50, pp.114500. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.114500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447500v1</w:t>
+                <w:t xml:space="preserve">hal-05246697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
+                <w:t xml:space="preserve">Influence of the starting powder and ball milling on microstructure and mechanical properties of Al0.3CoCrFeNi high entropy alloy, obtained by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Charvet</w:t>
+                <w:t xml:space="preserve">Adrien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Pierre Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Besnard</w:t>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baras</w:t>
+                <w:t xml:space="preserve">Yoann Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 50, pp.114500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.114500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246697v1</w:t>
+                <w:t xml:space="preserve">hal-05447500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolutions and diffusion phenomena during the elaboration of new duplex composite stainless steels by hot isostatic pressing</w:t>
+                <w:t xml:space="preserve">Influence of Spark plasma sintering parameters on the microstructure, mechanical and tribological characteristics of air-milled aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mvodo Eba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Hanen Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 345, pp.131276. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (24), pp.5652 (23). </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.131276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma18245652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166692v1</w:t>
+                <w:t xml:space="preserve">hal-05529526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Spark plasma sintering parameters on the microstructure, mechanical and tribological characteristics of air-milled aluminum</w:t>
+                <w:t xml:space="preserve">Microstructural evolutions and diffusion phenomena during the elaboration of new duplex composite stainless steels by hot isostatic pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Ammari</w:t>
+                <w:t xml:space="preserve">R. Mvodo Eba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (24), pp.5652 (23). </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.131276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma18245652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.131276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529526v1</w:t>
+                <w:t xml:space="preserve">hal-05166692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural influence on high-temperature oxidation of near- α titanium alloys: Timetal 834 and 6242S</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Zemła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 255, pp.113081. </w:t>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation mechanisms occurring during spark plasma sintering elaboration of new duplex composite stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mvodo Eba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 325, pp.129796. </w:t>
@@ -1217,64 +1217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146, pp.111210. </w:t>
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
+                <w:t xml:space="preserve">Strong correlation between high temperature oxidation resistance and nitrogen mass gain during near alpha titanium alloys exposure in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
+              <w:t xml:space="preserve">, 2023, 224, pp.111547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012282v1</w:t>
+                <w:t xml:space="preserve">hal-04222913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong correlation between high temperature oxidation resistance and nitrogen mass gain during near alpha titanium alloys exposure in air</w:t>
+                <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vincent</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">M. Khan Rayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 224, pp.111547. </w:t>
+              <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222913v1</w:t>
+                <w:t xml:space="preserve">hal-04012282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and activation volume of a Cu-6 wt %Zn brass processed by equal channel angular pressing</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 968, pp.171974. </w:t>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clève. Mboyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), </w:t>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Houcin Ktari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (3), pp.740-747. </w:t>
@@ -2776,278 +2776,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and corrosion behaviour of electrodeposited Co-Mo/TiO 2 nano-composite coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Krawiec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.08.111⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.19974-19986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385388v1</w:t>
+                <w:t xml:space="preserve">hal-02296364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+                <w:t xml:space="preserve">Structure and corrosion behaviour of electrodeposited Co-Mo/TiO 2 nano-composite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Latkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (23), pp.19974-19986. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427, pp.1124-1134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.08.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296364v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodiamond‐Palladium Core–Shell Organohybrid Synthesis: A Mild Vapor‐Phase Procedure Enabling Nanolayering Metal onto Functionalized sp 3 ‐Carbon</w:t>
               </w:r>
@@ -3161,441 +3161,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced engineering of single-crystal gold nanoantennas</w:t>
+                <w:t xml:space="preserve">Immobilization of copper complexes with (1,10-phenanthrolinyl)phosphonates on titania supports for sustainable catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Méjard</w:t>
+                <w:t xml:space="preserve">Alexander Mitrofanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verdy</w:t>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Demichel</w:t>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Markey</w:t>
+                <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.7.001157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (24), pp.12216-12235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TA01195D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546193v1</w:t>
+                <w:t xml:space="preserve">hal-02407516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of copper complexes with (1,10-phenanthrolinyl)phosphonates on titania supports for sustainable catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mitrofanov</w:t>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alla Bessmertnykh-Lemeune</w:t>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 412, pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7TA01195D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407516v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
+                <w:t xml:space="preserve">Advanced engineering of single-crystal gold nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">R. Méjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Popa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">A. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chassagnon</w:t>
+                <w:t xml:space="preserve">O. Demichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022607v1</w:t>
+                <w:t xml:space="preserve">hal-03546193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser shock peening on the high temperature oxidation resistance of titanium</w:t>
               </w:r>
@@ -3862,90 +3862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual atmosphere study of the K41X stainless steel for interconnect application in high temperature water vapour electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (15), pp.5305-5312. </w:t>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Ramos-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kaandorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,51 +4423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Lemloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,51 +4690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and reinforcing properties of novel, reactive clay/poly(glycidyl methacrylate) nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M Chehimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4800,332 +4800,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of exfoliated clay-polymer nanocomposites via organosilane grafting and in-situ ATRP of glycidyl methacrylate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polyol-made Mn3O4 nanocrystals as efficient Fenton-like catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Rhadfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.3259⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 386 (1-2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587883v1</w:t>
+                <w:t xml:space="preserve">insu-02885874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyol-made Mn3O4 nanocrystals as efficient Fenton-like catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of exfoliated clay-polymer nanocomposites via organosilane grafting and in-situ ATRP of glycidyl methacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 386 (1-2), pp.132-139. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6-7), pp 1019-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.07.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.3259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02885874v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyol synthesis and magnetic study of Mn3O4 nanocrystals of tunable size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,307 +5217,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic Microorganism-Mediated Synthesis of Akaganeite (Beta-FeOOH) Nanorods</w:t>
+                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brayner</w:t>
+                <w:t xml:space="preserve">I. Shupyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yéprémian</w:t>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Djediat</w:t>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coradin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (37), pp.10062-10067. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255, pp.5574-5578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9010345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420076v1</w:t>
+                <w:t xml:space="preserve">hal-00418586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photosynthetic Microorganism-Mediated Synthesis of Akaganeite (Beta-FeOOH) Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+                <w:t xml:space="preserve">R. Brayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">C. Yéprémian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">C. Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (37), pp.10062-10067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9010345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00418586v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing Effects on Zn(Co)O: From Para- to Ferromagnetic Behavior</w:t>
               </w:r>
@@ -5542,51 +5542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elkabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5631,337 +5631,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray deposition of nanocrystalline Ni(1-x)Zn(x)Fe(2)O(4) (x &amp;lt;= 0.6) films from polyol-mediated sol: Microstructure and magnetic properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FTIR and XPS Study of Pt Nanoparticle Functionalization and Interaction with Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ammar</w:t>
+                <w:t xml:space="preserve">Céline Dablemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. S. Smiri</w:t>
+                <w:t xml:space="preserve">Philippe Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -J. Vaulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">Claire Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeri Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2843742⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (11), pp.5832-5841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la7028643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293139v1</w:t>
+                <w:t xml:space="preserve">hal-00305466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR and XPS Study of Pt Nanoparticle Functionalization and Interaction with Alumina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lang</w:t>
+                <w:t xml:space="preserve">Spray deposition of nanocrystalline Ni(1-x)Zn(x)Fe(2)O(4) (x &amp;lt;= 0.6) films from polyol-mediated sol: Microstructure and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mangeney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Piquemal</w:t>
+                <w:t xml:space="preserve">S. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeri Petkov</w:t>
+                <w:t xml:space="preserve">L. S. Smiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -J. Vaulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la7028643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07E744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2843742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00305466v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Fe 2 O 3 −Polystyrene/PPy Core/Shell Particles: Bioreactivity and Self-Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (12), pp.2219-2230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6197,51 +6197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6297,51 +6297,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6350,77 +6350,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of PVD diffusion barriers against carbon diffusion during spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6613,77 +6613,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLASMA THIN FILM INTERNATIONAL UNION MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes, France</w:t>
@@ -6706,646 +6706,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+                <w:t xml:space="preserve">Abnormal grain growth during Spark Plasma Sintering (SPS) of an iron powder using protective barriers against carbon diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">GFDM-FACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334404v1</w:t>
+                <w:t xml:space="preserve">hal-05609668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal grain growth during Spark Plasma Sintering (SPS) of an iron powder using protective barriers against carbon diffusion</w:t>
+                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFDM-FACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05609668v1</w:t>
+                <w:t xml:space="preserve">hal-05334404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Thermodynamic modelling and experimental study of protective barriers against carbon diffusion during SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">19th Discussion Meeting on Thermodynamics of Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878314v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain field measurements in polycrystalline tantalum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Herbst</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941048v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strain field measurements in polycrystalline tantalum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesures de champs de déformations locales sous sollicitations monotones et cycliques dans le tantale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Finot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7355,168 +7480,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRA. « Imagerie cellulaire en science du vivant : Cryo-microscopies, Dynamiques in vivo et Interactions moléculaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Scientifiques et Techniques du Réseau des Microscopistes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Dijon, France. 28 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7663,51 +7788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ammari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18245652" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann L&#252;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koiti Araki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Montoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04216725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Turki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10051-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zribi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Houcin Ktari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Njah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.04.044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Saiag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herbst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fay-Gomord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12618" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;jard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001157" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Lemloh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Schwendt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaklina Burghard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Baier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/bbn.14.00023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plassard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaurenaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04017a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097454" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schweikert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2012.12.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00756835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lyberis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q3764CW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Djouani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRGVRJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3259" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z2VK5FC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGRS3B2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djediat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9010345" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Beji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elkabous" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802605u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Smiri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Vaulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2843742" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dablemont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7028643" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XB467CVC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fertani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Bousalem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zhicai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700492s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZ2V4G6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Ledeuil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0366" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ammari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18245652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvodo Eba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann L&#252;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koiti Araki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Montoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04701616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04216725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Turki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10051-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zribi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Houcin Ktari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Njah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.04.044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Saiag" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Herbst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fay-Gomord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12618" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA01195D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;jard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001157" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.116" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RKQMHRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Lemloh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Schwendt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaklina Burghard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Baier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/bbn.14.00023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plassard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaurenaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04017a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097454" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schweikert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2012.12.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00756835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lyberis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q3764CW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Djouani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRGVRJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.3259" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z2VK5FC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGRS3B2B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djediat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9010345" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Beji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elkabous" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802605u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305466v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dablemont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7028643" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XB467CVC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Smiri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Vaulay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2843742" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fertani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Bousalem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zhicai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700492s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZ2V4G6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882476v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Ledeuil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0366" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609666v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609668v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941048v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440395v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800845v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>