--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -908,278 +908,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study and Phenomenological Laws of Some Nonlinear Behaviours of the Wheel–Rail Contact Associated with the Deshunting Phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing railway network safety by reproducing wheel–rail electrical contact on a laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy-Léon Kaza</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanguy Choupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (21), pp.11752. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app132111752⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (18), pp.10253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app131810253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297829v1</w:t>
+                <w:t xml:space="preserve">hal-04207532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing railway network safety by reproducing wheel–rail electrical contact on a laboratory scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Loete</w:t>
+                <w:t xml:space="preserve">Experimental Study and Phenomenological Laws of Some Nonlinear Behaviours of the Wheel–Rail Contact Associated with the Deshunting Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Léon Kaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Choupin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (18), pp.10253. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (21), pp.11752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app131810253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app132111752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207532v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-resistance wide-range calibration sample for conductive probe atomic force microscopy measurements</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1959,563 +1959,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
+                <w:t xml:space="preserve">Wide range local resistance imaging on fragile materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N C Jamond</w:t>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Lu</w:t>
+                <w:t xml:space="preserve">Sophie Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Largeau</w:t>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.243101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390969v1</w:t>
+                <w:t xml:space="preserve">cea-01331971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de mesure de grandeurs électriques adaptées aux nano-circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mesures-Analyses / Mesures et tests électroniques, pp.R1084 V1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-r1084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single III-nitride nanowires to piezoelectric generators: New route for powering nomad electronics</w:t>
+                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+                <w:t xml:space="preserve">N C Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/10/103002⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.325403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390955v1</w:t>
+                <w:t xml:space="preserve">hal-01390969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide range local resistance imaging on fragile materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+                <w:t xml:space="preserve">From single III-nitride nanowires to piezoelectric generators: New route for powering nomad electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delprat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.243101. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.103002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4953870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/10/103002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01331971v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Probe Atomic Force Microscope as a Relevant Tool for Studying Some Phenomena in MEMS Switches</w:t>
               </w:r>
@@ -2807,51 +2807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3586,454 +3586,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite thin films for surface protection in electrical contact applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of morphology on the conductance of single-crystal diamond surfaces measured by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viel</w:t>
+                <w:t xml:space="preserve">Erwan Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boer-Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vanderbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (5), pp. 054301-1 054301-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01022834v1</w:t>
+                <w:t xml:space="preserve">hal-00444497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-rich Au-silicide nanoparticles for use in nanotechnology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Agnus</w:t>
+                <w:t xml:space="preserve">Nanocomposite thin films for surface protection in electrical contact applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fleurence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Maroutian</w:t>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.358-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAPT.2008.2011915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413540v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01022834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of morphology on the conductance of single-crystal diamond surfaces measured by atomic force microscopy</w:t>
+                <w:t xml:space="preserve">Metal-rich Au-silicide nanoparticles for use in nanotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Tranvouez</w:t>
+                <w:t xml:space="preserve">E. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boer-Duchemin</w:t>
+                <w:t xml:space="preserve">M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Mayne</w:t>
+                <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vanderbruggen</w:t>
+                <w:t xml:space="preserve">A. Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Scheele</w:t>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (5), pp. 054301-1 054301-7</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.233101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444497v1</w:t>
+                <w:t xml:space="preserve">hal-00413540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological and electrical study of Fluorinated Diazonium Films as dry lubricants for electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance measurements on small parallel plate capacitors using nanoscale impedance microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,51 +4623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ Copper sample analyzed with an n-doped silicon tip using conducting probe atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5136,277 +5136,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of reference samples for calibrating resistance and current measurements in Conductive probe Atomic Force Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of measuring protocols and data processing methods for reference samples designed to calibrate electrical measurements at nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán‐meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Metrology Congress - CIM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lyon (FRANCE), France</w:t>
+              <w:t xml:space="preserve">C’Nano 2025 – The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023736v1</w:t>
+                <w:t xml:space="preserve">hal-05023777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of measuring protocols and data processing methods for reference samples designed to calibrate electrical measurements at nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of reference samples for calibrating resistance and current measurements in Conductive probe Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Morán-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2025 – The Nanoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Metrology Congress - CIM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023777v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de protocoles expérimentaux et de méthodes d’analyse des données pour les échantillons de référence destinés à étalonner les mesures électriques à l'échelle nanométrique</w:t>
               </w:r>
@@ -5431,64 +5431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Morán-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Spa, Belgique. pp.111-112</w:t>
@@ -5569,51 +5569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán‐meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
@@ -5642,51 +5642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface charge effects: a route to the enhancement of the piezoelectric conversion efficiency in GaN NWs - Invited Speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5767,51 +5767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface charge effects: An advantage for enhancing the piezoelectric conversion efficiency in GaN NWs - Invited Talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Kaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hertwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6267,51 +6267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface charge effects in GaN NWs: An advantage for enhancing the piezoelectric conversion efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,51 +6526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the surface charge effects be advantageous for enhancing the piezo-conversion efficiency in GaN NWs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,64 +6690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Choupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Railway Symposium Aachen (IRSA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), Germany</w:t>
@@ -6940,51 +6940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Kaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Morán-Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7078,51 +7078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tampa, FL, United States. </w:t>
@@ -7285,51 +7285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electromechanical conversion properties of III-Nitride nanowires for piezoelectric energy harvesting: Towards the development of batteryless wireless micro-devices - Invited Speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7462,51 +7462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School of the GDR-PULSE network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7525,1416 +7525,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Apport de l'AFM à pointe conductrice pour la caractérisation des performances de piézo-génération de nanofils GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">22ème Forum des Microscopies à Sondes Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337971v1</w:t>
+                <w:t xml:space="preserve">hal-02152858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'AFM à pointe conductrice pour la caractérisation des performances de piézo-génération de nanofils GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Forum des Microscopies à Sondes Locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. pp.167</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152858v1</w:t>
+                <w:t xml:space="preserve">hal-02337971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+                <w:t xml:space="preserve">Observation of metallurgical changes induced by an electric arc to Ag-SnO2-CuO electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337899v1</w:t>
+                <w:t xml:space="preserve">hal-02155532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lu Lu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337953v1</w:t>
+                <w:t xml:space="preserve">hal-02337899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed copper connections on flexible substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
+                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154088v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of metallurgical changes induced by an electric arc to Ag-SnO2-CuO electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Testé</w:t>
+                <w:t xml:space="preserve">Printed copper connections on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.239-244, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.350-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155532v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une méthode visant à estimer l’énergie apportée par un arc à une anode en Ag-SnO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+                <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors - ICNS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152896v1</w:t>
+                <w:t xml:space="preserve">hal-02154041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+                <w:t xml:space="preserve">Proposition d’une méthode visant à estimer l’énergie apportée par un arc à une anode en Ag-SnO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors - ICNS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
+              <w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154041v1</w:t>
+                <w:t xml:space="preserve">hal-02152896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the piezoelectric-conversion properties of III-Nitride nanowires by conducting probe atomic force microscopy in intermittent contact mode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leroy</w:t>
+                <w:t xml:space="preserve">Interaction between electric arc and Ag-SnO2 electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798287v1</w:t>
+                <w:t xml:space="preserve">hal-01927303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting efficiency in GaN nanowires based nanogenerators: the critical influence of the Schottky nanocontact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+                <w:t xml:space="preserve">Characterization of the piezoelectric-conversion properties of III-Nitride nanowires by conducting probe atomic force microscopy in intermittent contact mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798304v1</w:t>
+                <w:t xml:space="preserve">hal-01798287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between electric arc and Ag-SnO2 electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Testé</w:t>
+                <w:t xml:space="preserve">Energy harvesting efficiency in GaN nanowires based nanogenerators: the critical influence of the Schottky nanocontact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Gatilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927303v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Sensitivity Piezogenerator Based on GaN Nanowires</w:t>
               </w:r>
@@ -9540,661 +9540,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft ultrasonic exfoliation of multilayer graphene for an application to electrical contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local resistance imaging on soft materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Pierre Seneor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Electric Contacts (ICEC2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.225-230</w:t>
+              <w:t xml:space="preserve">NanoMetrology 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332540v1</w:t>
+                <w:t xml:space="preserve">hal-01320255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de résistance électrique locale sur matériaux fragiles par microscopie à force atomique à pointe conductrice en mode contact intermittent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+                <w:t xml:space="preserve">Soft ultrasonic exfoliation of multilayer graphene for an application to electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seneor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Electric Contacts (ICEC2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317747v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride Nanowires: From Rigid to Flexible Piezo-generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Jamond</w:t>
+                <w:t xml:space="preserve">Imagerie de résistance électrique locale sur matériaux fragiles par microscopie à force atomique à pointe conductrice en mode contact intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Travers</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seneor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19e Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653358v1</w:t>
+                <w:t xml:space="preserve">hal-01317747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires for piezoelectric energy harvesting : Towards wireless sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+                <w:t xml:space="preserve">Nitride Nanowires: From Rigid to Flexible Piezo-generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN) Spring Meeting 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315747v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local resistance imaging on soft materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+                <w:t xml:space="preserve">GaN nanowires for piezoelectric energy harvesting : Towards wireless sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seneor</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMetrology 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.126</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN) Spring Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320255v1</w:t>
+                <w:t xml:space="preserve">hal-01315747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and structural mapping of friction induced defects in graphene layers</w:t>
               </w:r>
@@ -10232,51 +10232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.72-79, </w:t>
@@ -10314,51 +10314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo-Generator Integrating Vertical Array of GaN Nanowires: A new alternative energy source for nomad electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10698,77 +10698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of graphene-like films at microscopic and macroscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10823,90 +10823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées récentes sur les mesures de résistance électrique locale par AFM à pointe conductrice en contact intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Montauban, France. pp.114 - 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10925,307 +10925,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+                <w:t xml:space="preserve">Piezoelectric Potential of GaN Nanowires: Towards Efficient Output Piezo-generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Anciaux</w:t>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
+                <w:t xml:space="preserve">J.C. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t>
+              <w:t xml:space="preserve">Atelier Nucléation Croissance et Surfaces Hétérogènes du GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099232v1</w:t>
+                <w:t xml:space="preserve">hal-01099228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Potential of GaN Nanowires: Towards Efficient Output Piezo-generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Galopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Harmand</w:t>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Nucléation Croissance et Surfaces Hétérogènes du GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Valbonne, France</w:t>
+              <w:t xml:space="preserve">MMM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099228v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11306,103 +11306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies J3N 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
@@ -11431,77 +11431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11539,64 +11539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11641,661 +11641,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical behaviour of the wheel-rail contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies- J3N2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Beijing, China. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2012.0624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778776v1</w:t>
+                <w:t xml:space="preserve">hal-00778767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Branly's effect during shunting experiments on scaled wheel-rail contacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Chollet</w:t>
+                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorang</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Contact Mechanics and Wear of Rail/Wheel Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Chengdu, China. pp.111-114</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies- J3N2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778780v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of the wheel-rail contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Branly's effect during shunting experiments on scaled wheel-rail contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Chollet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Contact Mechanics and Wear of Rail/Wheel Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Chengdu, China. pp.111-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2012.0624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00778767v1</w:t>
+                <w:t xml:space="preserve">hal-00778780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du microscope à force atomique pour l\'étude de certains phénomènes relatifs aux micro-contacts électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductive-probe AFM characterization of graphene sheets chemically grafted on gold surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Hauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vincent</w:t>
+                <w:t xml:space="preserve">Laurent Baraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. W. Row</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+                <w:t xml:space="preserve">P Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Ecully, France. pp.88</w:t>
+              <w:t xml:space="preserve">GRAPHITA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Assergi-Ligano, Italy. pp.PB1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710617v1</w:t>
+                <w:t xml:space="preserve">hal-00710616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive-probe AFM characterization of graphene sheets chemically grafted on gold surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+                <w:t xml:space="preserve">Apport du microscope à force atomique pour l\'étude de certains phénomènes relatifs aux micro-contacts électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. W. Row</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Baraton</w:t>
+                <w:t xml:space="preserve">C Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Viel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
+                <w:t xml:space="preserve">L Chiesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPHITA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Assergi-Ligano, Italy. pp.PB1</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Ecully, France. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710616v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la mesure de capacité électrique locale absolue par AFM à sonde conductrice</w:t>
               </w:r>
@@ -12307,51 +12307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12777,51 +12777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées successives sur la mesure de résistance électrique locale par AFM à pointe conductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12885,51 +12885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12993,51 +12993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13194,385 +13194,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the observation of the effective electrical contact area with the help of a space time resolved thermal camera</w:t>
+                <w:t xml:space="preserve">Resistance and contact force measurements on a miniature multi-contact stacking connector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Retho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Testé</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Andlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Lefrileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">Journée 'La Connectique : état de l'art et perspectives' organisée par IMAPS-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351387v1</w:t>
+                <w:t xml:space="preserve">hal-00351432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Resiscope module for DC conductivity measurements by AFM : an overview of performances and some various applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+                <w:t xml:space="preserve">Contribution to the observation of the effective electrical contact area with the help of a space time resolved thermal camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Nsoumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Andlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International SPM Usermeeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Barcelone, Spain. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351356v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and contact force measurements on a miniature multi-contact stacking connector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Lefrileux</w:t>
+                <w:t xml:space="preserve">The Resiscope module for DC conductivity measurements by AFM : an overview of performances and some various applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 'La Connectique : état de l'art et perspectives' organisée par IMAPS-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, La Défense, France</w:t>
+              <w:t xml:space="preserve">International SPM Usermeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Barcelone, Spain. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351432v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite thin films for surface protection in electrical contact applications</w:t>
               </w:r>
@@ -13597,51 +13597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13696,51 +13696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological and electrical study of Fluorinated Diazonium Films as dry lubricants for electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13802,618 +13802,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local photoconductivity on Schottky diamond photodetectors measured by conducting probe atomic force microscopy</w:t>
+                <w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured byconducting probe atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond' 2006 (17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t>
+              <w:t xml:space="preserve">17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides &amp; Silicon Carbide, Diamond 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320301v1</w:t>
+                <w:t xml:space="preserve">hal-00321918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de capacités plan/plan dans la gamme 1pF-1fF : mise en évidence des effets de bord, proposition d'un modèle et confrontation à des simulations numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+                <w:t xml:space="preserve">Mesures locales de photoconductivité par AFM à pointe conductrice sur des dispositifs métal-semiconducteur-métal à base de diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle VEECO des Utilisateurs d'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320315v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films minces nanocomposites à base de nanotubes de carbone et polymères fluorés pour la lubrification des contacts électriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Viel</w:t>
+                <w:t xml:space="preserve">Local photoconductivity on Schottky diamond photodetectors measured by conducting probe atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Diamond' 2006 (17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320332v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured byconducting probe atomic force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Mesures de capacités plan/plan dans la gamme 1pF-1fF : mise en évidence des effets de bord, proposition d'un modèle et confrontation à des simulations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Koide</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides &amp; Silicon Carbide, Diamond 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portugal</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle VEECO des Utilisateurs d'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321918v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures locales de photoconductivité par AFM à pointe conductrice sur des dispositifs métal-semiconducteur-métal à base de diamant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Liao</w:t>
+                <w:t xml:space="preserve">Films minces nanocomposites à base de nanotubes de carbone et polymères fluorés pour la lubrification des contacts électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle VEECO des Utilisateurs d'AFM</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320320v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of Schottky diodes based on boron doped homoepitaxial diamond films by conducting probe atomic force microscopy</w:t>
               </w:r>
@@ -14520,51 +14520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes/fluorinated polymers nanocomposite thin films for electrical contacts lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14693,51 +14693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14788,51 +14788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15396,51 +15396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous height, resistance and capacitance cartography of a SRAM test sample by conducting probe AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15549,90 +15549,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating resistance and current measurements in C-AFM : Development of universal standard samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Morán-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France. Actes du 25ème Forum des microscopies à sondes locales (format pdf), 2024</w:t>
@@ -15825,51 +15825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Kaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hertwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16036,103 +16036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de matière sur des surfaces imagées par AFM en mode intermittent : un artefact inattendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France. Actes du 19e Forum des Microscopies à Sonde Locale</w:t>
@@ -16286,103 +16286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies (J3N 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
@@ -16437,51 +16437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16536,51 +16536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations morphologique et électrique de graphène déposé par voie liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16657,51 +16657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and electrical characterizations of graphene exfoliated by liquid way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17092,51 +17092,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareil de mesure de la résistance électrique locale d'une surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17180,51 +17180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareil de mesure de la résistance électrique locale d'une surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17326,51 +17326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17414,51 +17414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17759,51 +17759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04882371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Haydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15010471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05077506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04297829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Choupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04299424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.94" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaudot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020190222" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peschot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0124-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Estevez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866607" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.152" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895SF382-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dominiczak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Otubo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-335" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38BD4DZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Rowe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529474" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01022834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2008.2011915" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mac&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleurence" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boer-Duchemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanderbruggen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheele" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056595v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2775" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57KWH1TL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snidero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995153" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF6D6957F3974FE8AA126F3DFD33EAE38E974478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04748829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hertwig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04214192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02155532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923681" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01927303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Leon Kaza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01320255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778776v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778780v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0624" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710617v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Row" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poulain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiesi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710616v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710620v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554771v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445399v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445401v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445402v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353331v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fourrier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grappe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351356v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351432v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Retho" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lefrileux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320386v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balog" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320315v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320332v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Izard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321918v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320231v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321568v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321705v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kreisler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320238v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320180v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128717v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093610v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099345v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715286v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamarre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715270v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557019v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320405v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320345v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320266v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04882371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Haydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15010471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05077506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Choupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810253" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04297829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111752" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04299424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.94" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaudot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020190222" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peschot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0124-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Estevez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866607" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.152" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895SF382-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dominiczak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Otubo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-335" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38BD4DZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Rowe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529474" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boer-Duchemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanderbruggen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01022834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2008.2011915" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413540v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mac&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleurence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056595v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2775" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57KWH1TL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snidero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000499v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995153" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF6D6957F3974FE8AA126F3DFD33EAE38E974478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04748829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hertwig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04214192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02155532v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923681" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01927303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Leon Kaza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01320255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778767v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0624" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Row" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poulain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiesi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710620v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554771v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445399v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445401v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445402v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353331v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fourrier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grappe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351432v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Retho" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lefrileux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351356v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320386v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balog" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321918v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320315v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Izard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320231v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321568v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321705v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kreisler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320238v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320180v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128717v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093610v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099345v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715286v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamarre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715270v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557019v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320405v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320345v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320266v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>