--- v0 (2026-03-11)
+++ v1 (2026-04-12)
@@ -927,209 +927,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiology of non-native sound discrimination: Evidence from German vowels and consonants in successive French–German bilinguals using an MMN oddball paradigm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroplasticity of second language vocabulary acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1366728921000468⟩</w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.54-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.20023.ise⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321725v1</w:t>
+                <w:t xml:space="preserve">hal-04073245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroplasticity of second language vocabulary acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurophysiology of non-native sound discrimination: Evidence from German vowels and consonants in successive French–German bilinguals using an MMN oddball paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.54-81. </w:t>
+              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.20023.ise⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1366728921000468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073245v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language, plasticity, and learning</w:t>
               </w:r>
@@ -2104,51 +2104,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01737837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inhibition efficiency on language switching and Stroop tasks: Evidence from late bilinguals and simultaneous interpreters</w:t>
+                <w:t xml:space="preserve">Inhibition Efficiency in Highly Proficient Bilinguals and Simultaneous Interpreters: Evidence from Language Switching and Stroop Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
@@ -2157,93 +2157,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427-1451</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427 - 1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10936-017-9501-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01737843v1</w:t>
+                <w:t xml:space="preserve">hal-01679657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition Efficiency in Highly Proficient Bilinguals and Simultaneous Interpreters: Evidence from Language Switching and Stroop Tasks</w:t>
+                <w:t xml:space="preserve">Effect of inhibition efficiency on language switching and Stroop tasks: Evidence from late bilinguals and simultaneous interpreters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
@@ -2252,78 +2261,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427 - 1451. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427-1451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10936-017-9501-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01679657v1</w:t>
+                <w:t xml:space="preserve">halshs-01737843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of the P600 in semantically anomalous sentences: Evidence from ERP source localisation</w:t>
               </w:r>
@@ -3316,269 +3316,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception de [h] et [ʔ] chez des bilingues français-allemand tardifs. Et si c’était juste du souffle ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Contribution of oculometry and EEG synchronization in the understanding of the origin of the dyslexia: Evidence from a phonological lexical decision task in French students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 21st European Conference on Eye Movements (ECEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Leicester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03667255v1</w:t>
+                <w:t xml:space="preserve">hal-03847283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of oculometry and EEG synchronization in the understanding of the origin of the dyslexia: Evidence from a phonological lexical decision task in French students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+                <w:t xml:space="preserve">La perception de [h] et [ʔ] chez des bilingues français-allemand tardifs. Et si c’était juste du souffle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st European Conference on Eye Movements (ECEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.395-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847283v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03667255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if it’s just breathing? – [h] and [ʔ] perception in late French-German bilinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3882,627 +3882,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la complexité phonétique du /ʁ/ en français langue seconde sur la qualité de réalisation des occlusives sourdes chez des locuteurs natifs de l’anglais : Corrélations entre durée du Voice Onset Time, (1) marqueurs électroencéphalographiques (EEG) et (2) profil psychométrique du locuteur</w:t>
+                <w:t xml:space="preserve">Étude comparative de la compréhension des implicites entre des élèves bilingues et monolingues de 8 et 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Lombardo</w:t>
+                <w:t xml:space="preserve">Aude Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Dec 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">5èmes conférences Jean Piaget : Développement, Apprentissage, Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2025, Genève (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139223v1</w:t>
+                <w:t xml:space="preserve">hal-05349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative de la compréhension des implicites entre des élèves bilingues et monolingues de 8 et 10 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes conférences Jean Piaget : Développement, Apprentissage, Enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jun 2025, Genève (Suisse), Suisse</w:t>
+              <w:t xml:space="preserve">18th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349878v1</w:t>
+                <w:t xml:space="preserve">halshs-01742686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing discourse genres with prosodic features in a reference treebank of spoken French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongmin Simon Mun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFLiCo JET 2018 Corpora and Representativeness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01787188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a Sentence Repetition Task in French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Villoing</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">SLAAC- Sign Language Acquisition and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742686v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Sentence Repetition Task in French Sign Language</w:t>
+                <w:t xml:space="preserve">Does mouthing influence the comprehension of lexical signs in French Sign Language ? Evidence from a priming experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAAC- Sign Language Acquisition and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">International Society for Gesture Studies (ISGS 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080063v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mouthing influence the comprehension of lexical signs in French Sign Language ? Evidence from a priming experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bogliotti</w:t>
+                <w:t xml:space="preserve">Impact de la complexité phonétique du /ʁ/ en français langue seconde sur la qualité de réalisation des occlusives sourdes chez des locuteurs natifs de l’anglais : Corrélations entre durée du Voice Onset Time, (1) marqueurs électroencéphalographiques (EEG) et (2) profil psychométrique du locuteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Gesture Studies (ISGS 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741103v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurophysiology of emotional reactivity from a corpus of affective speech: Theory of mind and referential proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2017 – 47th annual meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4527,51 +4527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité référentielle et théorie de l’esprit dans le traitement des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4799,64 +4799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting German [ʃ] and [c ̧] in two different boxes: native German vs L2 German of French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological reactivity to emotional sentences in French: The role of referential proximity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mae Coradetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5011,64 +5011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5175,64 +5175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5727,51 +5727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5890,64 +5890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of prosodic features in the Rhapsodie corpus: From general observations to discourse characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,64 +6024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of production complexity in German L2 by French native speakers: focus on /h/ and vowel duration contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6123,64 +6123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Production Complexity in German L2 by French Native Speakers: Focus on /h/ and Vowel Duration Contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6261,51 +6261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Bogliotti; Frédéric Isel; Anne Lacheret-Dujour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les atypies langagières de l'enfance à l'âge adulte. Apport de la psycholinguistique et des neurosciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2017</w:t>
@@ -6544,51 +6544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D54A5394"/>
+    <w:nsid w:val="A4F27F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6775,51 +6775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-isel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-4837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164908811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gr&#233;goire Grevisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13060974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20023.ise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00012.int" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Shen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Aksen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2017.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSXN7T7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carminati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori-Duharcourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Coradetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosenfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05120471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-chun Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Perin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-isel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-4837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164908811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gr&#233;goire Grevisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13060974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20023.ise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00012.int" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Shen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Aksen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2017.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSXN7T7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carminati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori-Duharcourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Coradetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosenfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05120471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-chun Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Perin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>