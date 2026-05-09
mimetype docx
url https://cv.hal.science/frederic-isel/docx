--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -732,404 +732,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroplasticity in the phonological system: The PMN and the N400 as markers for the perception of non-native phonemic contrasts by late second language learners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurophysiology of non-native sound discrimination: Evidence from German vowels and consonants in successive French–German bilinguals using an MMN oddball paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107831⟩</w:t>
+              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1366728921000468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176369v1</w:t>
+                <w:t xml:space="preserve">hal-03321725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual and Spoken Cues in French Sign Language’s Lexical Access: Evidence From Mouthing in a Sign-Picture Priming Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.655168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroplasticity of second language vocabulary acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.54-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.20023.ise⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiology of non-native sound discrimination: Evidence from German vowels and consonants in successive French–German bilinguals using an MMN oddball paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Wottawa</w:t>
+                <w:t xml:space="preserve">Neuroplasticity in the phonological system: The PMN and the N400 as markers for the perception of non-native phonemic contrasts by late second language learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.107831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1366728921000468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321725v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language, plasticity, and learning</w:t>
               </w:r>
@@ -1535,51 +1535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language experience in LSF development: Behavioral evidence from a sentence repetition task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Aksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3417,64 +3417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception de [h] et [ʔ] chez des bilingues français-allemand tardifs. Et si c’était juste du souffle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3521,64 +3521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if it’s just breathing? – [h] and [ʔ] perception in late French-German bilinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3705,204 +3705,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mandarin-French bilinguals hear Chinese when reading French? ERP evidence of proficiency level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction entre recherches neurophysiologiques et linguistiques : le rôle des contraintes phonologiques de taille dans les composés Verbe-Nom du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaru Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Isel</w:t>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience Society 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Boston, United States</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Nov 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041016v1</w:t>
+                <w:t xml:space="preserve">hal-04139504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre recherches neurophysiologiques et linguistiques : le rôle des contraintes phonologiques de taille dans les composés Verbe-Nom du français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Mandarin-French bilinguals hear Chinese when reading French? ERP evidence of proficiency level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Yeaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Nov 2020, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Cognitive Neuroscience Society 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139504v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de la compréhension des implicites entre des élèves bilingues et monolingues de 8 et 10 ans</w:t>
               </w:r>
@@ -3977,247 +3977,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing discourse genres with prosodic features in a reference treebank of spoken French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Villoing</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongmin Simon Mun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">AFLiCo JET 2018 Corpora and Representativeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01742686v1</w:t>
+                <w:t xml:space="preserve">halshs-01787188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing discourse genres with prosodic features in a reference treebank of spoken French</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seongmin Simon Mun</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo JET 2018 Corpora and Representativeness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">18th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01787188v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Sentence Repetition Task in French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4281,51 +4281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mouthing influence the comprehension of lexical signs in French Sign Language ? Evidence from a priming experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurophysiology of emotional reactivity from a corpus of affective speech: Theory of mind and referential proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2017 – 47th annual meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4527,51 +4527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité référentielle et théorie de l’esprit dans le traitement des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4622,51 +4622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual adaptation to non-native sound contrasts: Electrophysiological evidence of neuroplasticity in the phonological system related to second language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4717,51 +4717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of non-native sounds in a second language: Electrophysiological evidence of neuroplasticity in the phonological system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4799,64 +4799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting German [ʃ] and [c ̧] in two different boxes: native German vs L2 German of French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological reactivity to emotional sentences in French: The role of referential proximity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mae Coradetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,234 +5005,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01737865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroplasticity and Second Language Acquisition : The critical role of targeted and individualized learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELENA BABATSOULI; DAVID INGRAM, Sep 2015, Chania, Greece</w:t>
+              <w:t xml:space="preserve">ADYLOC – Language, Plasticity and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01398545v1</w:t>
+                <w:t xml:space="preserve">halshs-01737869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroplasticity and Second Language Acquisition : The critical role of targeted and individualized learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADYLOC – Language, Plasticity and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELENA BABATSOULI; DAVID INGRAM, Sep 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01737869v1</w:t>
+                <w:t xml:space="preserve">halshs-01398545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5492,51 +5492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Age of Acquisition of French Sign Language (LSF) on semantic processing: Event-related potentials evidence with deaf native and late adult signers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5587,51 +5587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual sensitivity to non-native sounds: ERP evidence of neuroplasticity in the phonological system related to second language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5701,77 +5701,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypies langagières de l’enfant à l’âge adulte, apports de la psycholinguistique et des neurosciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5890,64 +5890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of prosodic features in the Rhapsodie corpus: From general observations to discourse characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6018,294 +6018,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01737850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of production complexity in German L2 by French native speakers: focus on /h/ and vowel duration contrast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The Impact of Production Complexity in German L2 by French Native Speakers: Focus on /h/ and Vowel Duration Contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Babatsouli E. &amp; Ingram D. </w:t>
+              <w:t xml:space="preserve">Elena Babatsouli; David Ingram. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonology in Protolanguage and Interlanguage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Equinox, 2018</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equinox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-285, 2018, 9781781795644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01507314v1</w:t>
+                <w:t xml:space="preserve">halshs-01737853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Production Complexity in German L2 by French Native Speakers: Focus on /h/ and Vowel Duration Contrast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of production complexity in German L2 by French native speakers: focus on /h/ and vowel duration contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elena Babatsouli; David Ingram. </w:t>
+              <w:t xml:space="preserve">Babatsouli E. &amp; Ingram D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonology in Protolanguage and Interlanguage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Equinox, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equinox</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01737853v1</w:t>
+                <w:t xml:space="preserve">halshs-01507314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Bogliotti; Frédéric Isel; Anne Lacheret-Dujour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les atypies langagières de l'enfance à l'âge adulte. Apport de la psycholinguistique et des neurosciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2017</w:t>
@@ -6544,51 +6544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4F27F7B"/>
+    <w:nsid w:val="2302976B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6775,51 +6775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-isel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-4837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164908811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gr&#233;goire Grevisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13060974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20023.ise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00012.int" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Shen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Aksen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2017.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSXN7T7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carminati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori-Duharcourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Coradetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosenfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05120471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-chun Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Perin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-isel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-4837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164908811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gr&#233;goire Grevisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13060974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655168" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20023.ise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00012.int" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Shen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Aksen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2017.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSXN7T7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carminati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori-Duharcourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Coradetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosenfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05120471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-chun Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Perin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>