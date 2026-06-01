--- v2 (2026-05-09)
+++ v3 (2026-06-01)
@@ -732,300 +732,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiology of non-native sound discrimination: Evidence from German vowels and consonants in successive French–German bilinguals using an MMN oddball paradigm</w:t>
+                <w:t xml:space="preserve">Manual and Spoken Cues in French Sign Language’s Lexical Access: Evidence From Mouthing in a Sign-Picture Priming Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Wottawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1366728921000468⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.655168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321725v1</w:t>
+                <w:t xml:space="preserve">hal-03780881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual and Spoken Cues in French Sign Language’s Lexical Access: Evidence From Mouthing in a Sign-Picture Priming Paradigm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroplasticity of second language vocabulary acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.655168⟩</w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.54-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.20023.ise⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780881v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroplasticity of second language vocabulary acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurophysiology of non-native sound discrimination: Evidence from German vowels and consonants in successive French–German bilinguals using an MMN oddball paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.54-81. </w:t>
+              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.20023.ise⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1366728921000468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073245v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroplasticity in the phonological system: The PMN and the N400 as markers for the perception of non-native phonemic contrasts by late second language learners</w:t>
               </w:r>
@@ -1535,51 +1535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language experience in LSF development: Behavioral evidence from a sentence repetition task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Aksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3417,64 +3417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception de [h] et [ʔ] chez des bilingues français-allemand tardifs. Et si c’était juste du souffle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3521,64 +3521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if it’s just breathing? – [h] and [ʔ] perception in late French-German bilinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3977,247 +3977,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing discourse genres with prosodic features in a reference treebank of spoken French</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seongmin Simon Mun</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo JET 2018 Corpora and Representativeness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">18th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01787188v1</w:t>
+                <w:t xml:space="preserve">halshs-01742686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing discourse genres with prosodic features in a reference treebank of spoken French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Villoing</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongmin Simon Mun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">AFLiCo JET 2018 Corpora and Representativeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742686v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01787188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Sentence Repetition Task in French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4281,51 +4281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mouthing influence the comprehension of lexical signs in French Sign Language ? Evidence from a priming experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurophysiology of emotional reactivity from a corpus of affective speech: Theory of mind and referential proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2017 – 47th annual meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4527,51 +4527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité référentielle et théorie de l’esprit dans le traitement des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4799,64 +4799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting German [ʃ] and [c ̧] in two different boxes: native German vs L2 German of French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological reactivity to emotional sentences in French: The role of referential proximity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mae Coradetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5080,64 +5080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5175,64 +5175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental difficulties in French learners of German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5492,51 +5492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Age of Acquisition of French Sign Language (LSF) on semantic processing: Event-related potentials evidence with deaf native and late adult signers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5701,77 +5701,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypies langagières de l’enfant à l’âge adulte, apports de la psycholinguistique et des neurosciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5890,64 +5890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of prosodic features in the Rhapsodie corpus: From general observations to discourse characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,64 +6024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Production Complexity in German L2 by French Native Speakers: Focus on /h/ and Vowel Duration Contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6136,64 +6136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of production complexity in German L2 by French native speakers: focus on /h/ and vowel duration contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6235,77 +6235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Bogliotti; Frédéric Isel; Anne Lacheret-Dujour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les atypies langagières de l'enfance à l'âge adulte. Apport de la psycholinguistique et des neurosciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2017</w:t>
@@ -6544,51 +6544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2302976B"/>
+    <w:nsid w:val="220A65E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6775,51 +6775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-isel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-4837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164908811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gr&#233;goire Grevisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13060974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655168" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20023.ise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00012.int" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Shen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Aksen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2017.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSXN7T7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carminati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori-Duharcourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Coradetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosenfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05120471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-chun Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Perin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-isel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-4837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164908811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gr&#233;goire Grevisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13060974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20023.ise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728921000468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00012.int" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Shen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Aksen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2017.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSXN7T7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carminati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori-Duharcourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-42" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laloi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lombardo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-457" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Coradetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosenfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05120471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-chun Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Perin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737853v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/phonology-protolanguage-interlanguage-babatsouli-ingram/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>